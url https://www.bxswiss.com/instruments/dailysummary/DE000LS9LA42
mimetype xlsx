--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8004f5cb8b94be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601bcd0126894329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096a2814026742cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc631c5428354834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8370a5485b654cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096a2814026742cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bea264d07564bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc631c5428354834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...178 lines deleted...]
-          <x:t>98,189</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,357</x:t>
-[...377 lines deleted...]
-          <x:t>97,319</x:t>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>