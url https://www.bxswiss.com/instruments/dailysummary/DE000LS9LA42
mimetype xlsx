--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601bcd0126894329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb2b20cdb464727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc631c5428354834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa84f97c9dbe43eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bea264d07564bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc631c5428354834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38bb6f848d8e42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa84f97c9dbe43eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>