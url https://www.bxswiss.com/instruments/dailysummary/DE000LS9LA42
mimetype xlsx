--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52f67a962c94167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31844e8c33e44651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6decdd6ac3b54117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2296576c0a9d429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021067b5a089405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6decdd6ac3b54117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171c21640b304260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2296576c0a9d429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>90,063</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,936</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,599</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>