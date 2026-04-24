--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31844e8c33e44651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re815a7a6445b48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2296576c0a9d429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e07e58450f4347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171c21640b304260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2296576c0a9d429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03dce4dc1c1e4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e07e58450f4347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>