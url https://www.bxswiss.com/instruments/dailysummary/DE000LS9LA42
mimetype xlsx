--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re815a7a6445b48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc47cc6333c4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e07e58450f4347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491fcb7030294e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03dce4dc1c1e4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e07e58450f4347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c08ba53fee419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491fcb7030294e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>