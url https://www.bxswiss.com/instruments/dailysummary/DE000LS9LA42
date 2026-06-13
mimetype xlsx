--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc47cc6333c4949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ce723c7a1642ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491fcb7030294e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc733ad55ade42fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c08ba53fee419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491fcb7030294e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47c27ddfe8e48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc733ad55ade42fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>93,788</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,381</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>94,702</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>