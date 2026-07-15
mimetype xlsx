--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ce723c7a1642ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40a72da8b4341a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc733ad55ade42fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bcf78d5d504be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47c27ddfe8e48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc733ad55ade42fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4219dc07533144b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bcf78d5d504be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>95,431</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>