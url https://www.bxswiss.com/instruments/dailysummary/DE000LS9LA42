--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40a72da8b4341a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2807ebc7258249b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bcf78d5d504be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48658408a9174d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4219dc07533144b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bcf78d5d504be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c9ba359c3e4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48658408a9174d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>91,416</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>