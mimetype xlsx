--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2807ebc7258249b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299d6068fde14eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48658408a9174d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba04453fd5d4312"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c9ba359c3e4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48658408a9174d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31921b67223417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba04453fd5d4312" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>