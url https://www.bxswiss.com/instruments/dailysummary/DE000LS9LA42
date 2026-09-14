--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299d6068fde14eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8004f5cb8b94be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba04453fd5d4312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096a2814026742cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31921b67223417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba04453fd5d4312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8370a5485b654cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096a2814026742cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsgesellschaften</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,416</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>