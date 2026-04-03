--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da89c2a03c1409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf441df605cc04361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602944bb79104171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5809c38d72ed4c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29af7635c5d94000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602944bb79104171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72457645a03645f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5809c38d72ed4c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>