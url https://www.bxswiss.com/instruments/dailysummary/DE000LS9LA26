--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf441df605cc04361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115c7478ace946be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5809c38d72ed4c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d64b6e5d938447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72457645a03645f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5809c38d72ed4c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14fcc7b9fc854b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d64b6e5d938447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>