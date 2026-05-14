--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115c7478ace946be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra048e3141f35496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d64b6e5d938447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3088bd5b46724033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14fcc7b9fc854b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d64b6e5d938447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50acb17aa0bd4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3088bd5b46724033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>