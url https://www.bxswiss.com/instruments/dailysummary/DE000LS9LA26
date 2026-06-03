--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra048e3141f35496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ef691999204bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3088bd5b46724033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9b6a635a514665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50acb17aa0bd4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3088bd5b46724033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77739d79407b4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9b6a635a514665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>