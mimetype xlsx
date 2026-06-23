--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ef691999204bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd74a254c85415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9b6a635a514665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f81127253314248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77739d79407b4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9b6a635a514665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb21a611745146f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f81127253314248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>