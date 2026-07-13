--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd74a254c85415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69334031a2aa4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f81127253314248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d6f9b3034c40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb21a611745146f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f81127253314248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e219b791654c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d6f9b3034c40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>201,032</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>