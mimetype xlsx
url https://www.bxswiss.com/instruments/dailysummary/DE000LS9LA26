--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69334031a2aa4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89ebfb9fc5046bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d6f9b3034c40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red04002f947e4176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e219b791654c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d6f9b3034c40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6ba372a90242bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red04002f947e4176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>