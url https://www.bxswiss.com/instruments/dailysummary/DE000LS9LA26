--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89ebfb9fc5046bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5011a48a33f34d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red04002f947e4176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50aa3630cb3748a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6ba372a90242bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red04002f947e4176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66bd2f488c6e4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50aa3630cb3748a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>209,213</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,042</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>207,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,319</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>