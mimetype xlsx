--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5011a48a33f34d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208b8860d6604d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50aa3630cb3748a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e170d7dcb174a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66bd2f488c6e4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50aa3630cb3748a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b738c60a404ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e170d7dcb174a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>