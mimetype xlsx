--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208b8860d6604d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed3ba9179a846c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e170d7dcb174a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7f84f47ad504055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b738c60a404ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e170d7dcb174a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcdcafab17fc44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7f84f47ad504055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>