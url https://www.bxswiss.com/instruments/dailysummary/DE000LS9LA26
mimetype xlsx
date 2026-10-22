--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed3ba9179a846c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a972bf374e4936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7f84f47ad504055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fed750640f14b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcdcafab17fc44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7f84f47ad504055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra891f390583f47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fed750640f14b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>