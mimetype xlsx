--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea521812f3d433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894aafa2b33d44b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32e4e371d154973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077c1f52c412443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb2100db3d74c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32e4e371d154973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63ca2209d0d4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077c1f52c412443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>