--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894aafa2b33d44b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd95443051eb44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077c1f52c412443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f0483df86d4a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63ca2209d0d4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077c1f52c412443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381a9b4cd2f34ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f0483df86d4a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,566</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>117,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,305</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>