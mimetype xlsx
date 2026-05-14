--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd95443051eb44ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fb3bed21b14192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f0483df86d4a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13a6bc365184746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381a9b4cd2f34ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f0483df86d4a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ebdc3e54d34624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13a6bc365184746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>