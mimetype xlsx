--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fb3bed21b14192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2c3285abd44f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13a6bc365184746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra168f35b99d04565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ebdc3e54d34624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13a6bc365184746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc4b7c083dc4a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra168f35b99d04565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>