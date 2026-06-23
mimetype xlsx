--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2c3285abd44f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a652b829beb4dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra168f35b99d04565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca0a75db9904b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc4b7c083dc4a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra168f35b99d04565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee10314a7824ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca0a75db9904b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>