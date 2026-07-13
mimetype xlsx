--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a652b829beb4dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073f31534e5b4ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca0a75db9904b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb57975fed264794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee10314a7824ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca0a75db9904b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5904b818cfb346ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb57975fed264794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>