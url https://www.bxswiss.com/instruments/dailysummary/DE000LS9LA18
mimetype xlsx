--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073f31534e5b4ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c217d954a204340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb57975fed264794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ea827ac35642a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5904b818cfb346ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb57975fed264794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a81b37a2fac46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ea827ac35642a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>