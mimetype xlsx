--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c217d954a204340" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f779dcef9340df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ea827ac35642a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72545a9a922430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a81b37a2fac46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ea827ac35642a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc371c0e42d244c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72545a9a922430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant Selektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>