--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9638deac4544f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa542f50de64c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R042a25471c164721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a94c27ab784902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ede695aa9f41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R042a25471c164721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d709c575a2449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a94c27ab784902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Dividend Aristocrats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>117,372</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,976</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>