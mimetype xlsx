--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa542f50de64c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4eae34a5504ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a94c27ab784902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11fc18b9a8804daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d709c575a2449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a94c27ab784902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591cce48ece14ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11fc18b9a8804daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Dividend Aristocrats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>113,404</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,632</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>112,569</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>