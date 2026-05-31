--- v7 (2026-04-24)
+++ v8 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4eae34a5504ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7639574c43e747ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11fc18b9a8804daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8331a690ed4943d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591cce48ece14ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11fc18b9a8804daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9487a33b4b21432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8331a690ed4943d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Dividend Aristocrats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>112,955</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>