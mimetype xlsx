--- v8 (2026-05-31)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7639574c43e747ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d514492c8540be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8331a690ed4943d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00651e1c83a427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9487a33b4b21432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8331a690ed4943d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997206c366b44331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00651e1c83a427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Dividend Aristocrats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>