--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d514492c8540be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b993906b3c04044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00651e1c83a427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c6a9f7287a473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997206c366b44331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00651e1c83a427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671eed5171324ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c6a9f7287a473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Dividend Aristocrats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>