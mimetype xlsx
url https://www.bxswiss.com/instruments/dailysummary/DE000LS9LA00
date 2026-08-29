--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b993906b3c04044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b22cf67da1492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c6a9f7287a473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b82e63136c409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671eed5171324ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c6a9f7287a473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daf527d540847ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b82e63136c409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Dividend Aristocrats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,307</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>