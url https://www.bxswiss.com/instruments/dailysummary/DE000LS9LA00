--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b22cf67da1492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05eb70a5b8314074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15b82e63136c409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31f448511a34bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daf527d540847ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15b82e63136c409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283c8590c52e41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31f448511a34bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Dividend Aristocrats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>