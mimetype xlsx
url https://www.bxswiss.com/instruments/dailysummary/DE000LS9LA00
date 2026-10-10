--- v12 (2026-09-18)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05eb70a5b8314074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0e0b6f956c44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31f448511a34bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad1b9f7de014557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283c8590c52e41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31f448511a34bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7403d454af45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad1b9f7de014557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Dividend Aristocrats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>