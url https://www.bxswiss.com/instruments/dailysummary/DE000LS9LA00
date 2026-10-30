--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0e0b6f956c44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551abc94b5234538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad1b9f7de014557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd607c9e6501347fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7403d454af45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad1b9f7de014557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8bcd2c9e85948d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd607c9e6501347fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Dividend Aristocrats</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>119,337</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,316</x:t>
-[...570 lines deleted...]
-        <x:is>
           <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>