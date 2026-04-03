--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370a5a1e2d704417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8102ff18d04ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d62fe7f33be41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154b0a14ab674d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017e3402ccb84c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d62fe7f33be41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21d5e13959b4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154b0a14ab674d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Aktien &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,159</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,078</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>