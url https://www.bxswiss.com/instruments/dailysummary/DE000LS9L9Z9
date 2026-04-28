--- v5 (2026-04-03)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8102ff18d04ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4761c2a2f77f4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154b0a14ab674d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8af2529362148c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21d5e13959b4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154b0a14ab674d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ea991161e14fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8af2529362148c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Aktien &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>