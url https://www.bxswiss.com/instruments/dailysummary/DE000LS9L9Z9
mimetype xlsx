--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4761c2a2f77f4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855a227bd3a940c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8af2529362148c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32ad807668c4532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ea991161e14fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8af2529362148c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3911bb715c4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32ad807668c4532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Aktien &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>