--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855a227bd3a940c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc54eb7e9a8a4c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32ad807668c4532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f60be202a2a4e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3911bb715c4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32ad807668c4532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145ed4c1484b4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f60be202a2a4e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Aktien &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>