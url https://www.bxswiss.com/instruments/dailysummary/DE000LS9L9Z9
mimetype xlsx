--- v8 (2026-06-10)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc54eb7e9a8a4c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c13b3099bf423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f60be202a2a4e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb701929faaf54984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R145ed4c1484b4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f60be202a2a4e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81788d6b38f74643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb701929faaf54984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Aktien &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,117</x:t>
-[...549 lines deleted...]
-          <x:t>178,448</x:t>
+          <x:t>181,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>