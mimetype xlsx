--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c13b3099bf423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23e075c9d3e4c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb701929faaf54984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0efe006e3f604f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81788d6b38f74643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb701929faaf54984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e5f4fe26114972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0efe006e3f604f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Aktien &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>182,650</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>