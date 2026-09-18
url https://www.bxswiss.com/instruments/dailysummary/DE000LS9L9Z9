--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23e075c9d3e4c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebdb7e94f7b49ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0efe006e3f604f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d22b4d942954fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e5f4fe26114972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0efe006e3f604f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf831dabc6e4d4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d22b4d942954fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Aktien &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,925</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>