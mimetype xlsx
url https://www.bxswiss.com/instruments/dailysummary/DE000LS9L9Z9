--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebdb7e94f7b49ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8a941fd49f42a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d22b4d942954fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b18b6ca5e74d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf831dabc6e4d4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d22b4d942954fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104c5fba7d554860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b18b6ca5e74d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Aktien &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>