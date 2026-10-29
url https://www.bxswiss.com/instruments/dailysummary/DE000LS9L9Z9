--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8a941fd49f42a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra20aa1a3d54748af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b18b6ca5e74d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45557a22696d45c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104c5fba7d554860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b18b6ca5e74d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8abfd2985c4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45557a22696d45c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Aktien &amp; Co</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9Z9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>185,460</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,537</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>185,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,491</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>