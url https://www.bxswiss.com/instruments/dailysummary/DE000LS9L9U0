--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082333a18d8f4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f395b74df934b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422d8298e02c4e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa3440b680604e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d916c46bca40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422d8298e02c4e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf844047f6ffd4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa3440b680604e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.348,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.328,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.340,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.351,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.374,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.345,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.374,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>