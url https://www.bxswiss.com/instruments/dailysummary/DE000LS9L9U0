--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f395b74df934b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f571fa9fbf74145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa3440b680604e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6509d3af614ba5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf844047f6ffd4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa3440b680604e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7459f7661d9649c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6509d3af614ba5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.363,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.365,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.350,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.364,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.487,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.498,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.479,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.492,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>