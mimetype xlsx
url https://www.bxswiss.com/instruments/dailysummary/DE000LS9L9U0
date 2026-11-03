--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f571fa9fbf74145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d3c67dc20a45bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6509d3af614ba5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c750f4d4cfc447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7459f7661d9649c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6509d3af614ba5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref52b47ff57f47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c750f4d4cfc447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.516,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.531,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.509,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.522,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.513,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.528,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.505,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.517,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.442,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.463,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>