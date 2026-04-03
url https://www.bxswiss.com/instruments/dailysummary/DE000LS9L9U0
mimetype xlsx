--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e890de6e60b4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326101d078254950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f517ec188fa49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b7e63a69b44a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d8ad911e5a498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f517ec188fa49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1153ff4dbb5f4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b7e63a69b44a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.065,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.101,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.063,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.098,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.106,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.119,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.099,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.103,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>