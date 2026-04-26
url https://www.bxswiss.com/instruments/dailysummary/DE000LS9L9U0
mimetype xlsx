--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326101d078254950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc31f796781d465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b7e63a69b44a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49331f392e9745f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1153ff4dbb5f4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b7e63a69b44a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cb088341244b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49331f392e9745f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.107,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.117,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.103,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.109,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.068,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.095,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.061,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.093,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>