--- v7 (2026-04-26)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc31f796781d465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c05a8e9c8c04a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49331f392e9745f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da0cd9fe41142c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cb088341244b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49331f392e9745f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2ec407d4e64d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da0cd9fe41142c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>1.204,730</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>