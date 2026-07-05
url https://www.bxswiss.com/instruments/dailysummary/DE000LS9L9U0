--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c05a8e9c8c04a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2b862bc6494749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da0cd9fe41142c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea111b697b514c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2ec407d4e64d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da0cd9fe41142c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0ec9718391402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea111b697b514c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.324,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.335,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.317,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.330,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.248,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.267,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.240,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.266,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>