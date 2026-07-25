--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2b862bc6494749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52766d2b24744e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea111b697b514c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76132c191b74eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0ec9718391402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea111b697b514c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2012f05b59914fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76132c191b74eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.245,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.245,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.231,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.240,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.269,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.260,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.268,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>