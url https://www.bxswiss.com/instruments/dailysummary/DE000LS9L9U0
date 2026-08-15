--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52766d2b24744e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab237c5f0cb34bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76132c191b74eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a6cb2aba534e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2012f05b59914fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76132c191b74eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcc89bd70ee4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a6cb2aba534e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.298,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.298,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.285,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.291,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.296,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.260,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.261,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>