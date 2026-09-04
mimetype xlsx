--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab237c5f0cb34bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082333a18d8f4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a6cb2aba534e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422d8298e02c4e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcc89bd70ee4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a6cb2aba534e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d916c46bca40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422d8298e02c4e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9U0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.257,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.276,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.244,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.274,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.393,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.396,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.389,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.393,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>