--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd624110b42417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e50f28b607b4dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ddf82d7e434f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b5c2b0e1c247f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra852db636bc84fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ddf82d7e434f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f74855b4a464782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b5c2b0e1c247f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frumpel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>209,638</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>