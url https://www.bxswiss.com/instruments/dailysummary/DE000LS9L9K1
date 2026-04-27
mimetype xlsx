--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e50f28b607b4dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ccc24207cf74139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b5c2b0e1c247f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e8d4264a0c4cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f74855b4a464782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b5c2b0e1c247f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d76739b4f3048fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e8d4264a0c4cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frumpel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>