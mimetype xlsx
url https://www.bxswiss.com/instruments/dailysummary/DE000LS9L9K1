--- v7 (2026-04-27)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ccc24207cf74139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f33f7cade94e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e8d4264a0c4cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682bee9b9f81456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d76739b4f3048fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e8d4264a0c4cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0722c99c64c8408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682bee9b9f81456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frumpel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>210,587</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>