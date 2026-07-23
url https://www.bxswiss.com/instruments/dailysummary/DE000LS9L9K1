--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f33f7cade94e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6acf7535e24482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682bee9b9f81456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6e7b4f5c964e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0722c99c64c8408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682bee9b9f81456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6b736e98ff4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6e7b4f5c964e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frumpel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>227,039</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>