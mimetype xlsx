--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6acf7535e24482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b3b53233df4e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6e7b4f5c964e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b2fc1a1fc04e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6b736e98ff4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6e7b4f5c964e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17383a3b3b6495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b2fc1a1fc04e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frumpel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>