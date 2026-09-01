--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b3b53233df4e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a7b6a75d8249f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b2fc1a1fc04e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ee50e1054c4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17383a3b3b6495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b2fc1a1fc04e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c090fb9fbc54817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ee50e1054c4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frumpel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>