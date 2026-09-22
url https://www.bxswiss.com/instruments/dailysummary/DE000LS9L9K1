--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a7b6a75d8249f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3270b685084647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ee50e1054c4b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3334dd2af5f74a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c090fb9fbc54817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ee50e1054c4b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015a3da55abd480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3334dd2af5f74a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frumpel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>