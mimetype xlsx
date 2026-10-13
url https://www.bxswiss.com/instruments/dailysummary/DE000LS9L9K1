--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3270b685084647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f28b2f589cd4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3334dd2af5f74a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1473fd90a2eb468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015a3da55abd480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3334dd2af5f74a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d532d071674a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1473fd90a2eb468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frumpel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>