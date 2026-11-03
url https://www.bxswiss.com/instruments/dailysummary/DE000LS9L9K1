--- v13 (2026-10-13)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f28b2f589cd4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50745e5a8d85404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1473fd90a2eb468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5492688291854203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d532d071674a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1473fd90a2eb468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f86a3d7f534be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5492688291854203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frumpel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>