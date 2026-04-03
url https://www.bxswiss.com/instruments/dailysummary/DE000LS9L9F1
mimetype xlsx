--- v2 (2025-11-15)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80cc715b82ab4f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a22f08ac0d34c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17e5bffa6f845be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf96918718f48e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab277a5c2ff54f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17e5bffa6f845be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a73b507d874e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf96918718f48e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.10.2025</x:t>
-[...571 lines deleted...]
-          <x:t>117,681</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,613</x:t>
-[...58 lines deleted...]
-          <x:t>116,255</x:t>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>