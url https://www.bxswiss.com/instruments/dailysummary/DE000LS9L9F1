--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a22f08ac0d34c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3151f6ac39564bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf96918718f48e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6647fac307c24ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a73b507d874e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf96918718f48e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4d5e91d2e94ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6647fac307c24ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>120,962</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,076</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,937</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>