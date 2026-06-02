--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3151f6ac39564bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97a9a7a8f854be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6647fac307c24ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cddc563b57c4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4d5e91d2e94ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6647fac307c24ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7692850a4e840df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cddc563b57c4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>126,245</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>