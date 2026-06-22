--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97a9a7a8f854be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6847d8ee2014b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cddc563b57c4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6629b2871ab2404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7692850a4e840df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cddc563b57c4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc47b3941b64757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6629b2871ab2404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>