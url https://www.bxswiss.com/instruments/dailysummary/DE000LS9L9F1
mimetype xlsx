--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6847d8ee2014b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3623a29ec04b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6629b2871ab2404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ebc187b1524b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc47b3941b64757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6629b2871ab2404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d5be59f3b9c465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ebc187b1524b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>125,251</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...428 lines deleted...]
-          <x:t>126,483</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>126,424</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>