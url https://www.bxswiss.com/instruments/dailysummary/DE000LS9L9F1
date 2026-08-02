--- v7 (2026-07-12)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3623a29ec04b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69f8c08f9d64b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ebc187b1524b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbcc56fbca2468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d5be59f3b9c465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ebc187b1524b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9dc55caa63413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbcc56fbca2468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>126,483</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,751</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>