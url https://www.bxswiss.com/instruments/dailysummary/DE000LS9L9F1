--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69f8c08f9d64b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a47c1dbeda4d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbcc56fbca2468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b533d6131274de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9dc55caa63413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbcc56fbca2468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744ff1bdde5d46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b533d6131274de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>