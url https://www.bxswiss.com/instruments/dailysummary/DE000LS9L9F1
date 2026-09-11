--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a47c1dbeda4d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f40b42968d41db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b533d6131274de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2228aa483c5b4cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744ff1bdde5d46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b533d6131274de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706973e0bfbc4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2228aa483c5b4cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>