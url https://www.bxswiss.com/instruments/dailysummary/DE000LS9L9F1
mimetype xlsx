--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f40b42968d41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1686e9b10823468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2228aa483c5b4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066068fdc4d14352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706973e0bfbc4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2228aa483c5b4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3b891058c846bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066068fdc4d14352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,700</x:t>
-[...43 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,379</x:t>
-[...495 lines deleted...]
-          <x:t>131,542</x:t>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>