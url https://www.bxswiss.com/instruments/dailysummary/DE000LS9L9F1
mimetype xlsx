--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1686e9b10823468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2eb5e04d20b4f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066068fdc4d14352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656a87750d45466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3b891058c846bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066068fdc4d14352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79f1d059e4040e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656a87750d45466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Longterm KGV DIV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>