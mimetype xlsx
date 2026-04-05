--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a24cb1da144f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a24311575d84ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a53ce001804e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935841da18ea40b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3a2db42a47469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a53ce001804e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6731b572d904cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935841da18ea40b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>