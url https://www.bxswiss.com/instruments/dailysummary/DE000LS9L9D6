--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a24311575d84ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd48242f03a4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935841da18ea40b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ef0585e2e54857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6731b572d904cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935841da18ea40b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c54f7a945a4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ef0585e2e54857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>82,093</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,872</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>76,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>