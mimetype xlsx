--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd48242f03a4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fde9e4301c84cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ef0585e2e54857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74b805a55c44b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c54f7a945a4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ef0585e2e54857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff0ed4aa9c74031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74b805a55c44b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>