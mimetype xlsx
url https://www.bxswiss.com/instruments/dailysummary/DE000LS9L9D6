--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fde9e4301c84cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e96e9e25aa343ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74b805a55c44b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800471122c3f41d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff0ed4aa9c74031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74b805a55c44b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866830caeffe487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800471122c3f41d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>83,141</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,867</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,226</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>