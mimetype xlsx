--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e96e9e25aa343ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4741c66d86e4a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800471122c3f41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9ddac6ee94483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866830caeffe487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800471122c3f41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32004e8ef9674c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9ddac6ee94483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>