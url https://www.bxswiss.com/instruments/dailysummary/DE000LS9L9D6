--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4741c66d86e4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d81b66b55e849c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9ddac6ee94483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edbcc7412fe4b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32004e8ef9674c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9ddac6ee94483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8069db4e72476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edbcc7412fe4b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>