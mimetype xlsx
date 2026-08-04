--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d81b66b55e849c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35307c05efba4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edbcc7412fe4b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737db57dfd954188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8069db4e72476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edbcc7412fe4b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761914b5b85347ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737db57dfd954188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>