--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35307c05efba4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3cdfbe85804ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737db57dfd954188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf30bc02bdf4865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761914b5b85347ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737db57dfd954188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715395347b984969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf30bc02bdf4865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>