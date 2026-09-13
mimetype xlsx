--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3cdfbe85804ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70eac2cba9d4dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf30bc02bdf4865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0135bbab604dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715395347b984969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf30bc02bdf4865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d2ee7184434b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0135bbab604dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>