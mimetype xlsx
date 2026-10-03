--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70eac2cba9d4dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201f97b2629a4e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0135bbab604dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582f0f2dda70444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d2ee7184434b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0135bbab604dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9c23e747f5417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582f0f2dda70444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>