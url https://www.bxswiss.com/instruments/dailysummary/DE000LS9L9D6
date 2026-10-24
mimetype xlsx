--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201f97b2629a4e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1bc7d7fd5f4632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582f0f2dda70444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693a2c6e4a2b4fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9c23e747f5417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582f0f2dda70444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637d4591b84146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693a2c6e4a2b4fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Resources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9D6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>