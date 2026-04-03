--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a77130069d04834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeea8cf13f44f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c60837ca984928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc606e344cd4431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0072c4a9004131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c60837ca984928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570a206ae5bf4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc606e344cd4431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>206,327</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>