--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeea8cf13f44f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17dcd084d8f14df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc606e344cd4431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d15351de3148f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570a206ae5bf4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc606e344cd4431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77900229a4c4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d15351de3148f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>