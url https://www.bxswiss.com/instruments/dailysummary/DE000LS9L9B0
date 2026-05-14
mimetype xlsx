--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17dcd084d8f14df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da3f2e3196d4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d15351de3148f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9d2b262f7c4298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77900229a4c4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d15351de3148f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad67d910c71482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9d2b262f7c4298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>