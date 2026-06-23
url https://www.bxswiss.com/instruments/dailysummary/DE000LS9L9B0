--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da3f2e3196d4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2662f0f8194f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9d2b262f7c4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc41605e5d248cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad67d910c71482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9d2b262f7c4298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc86eafc0a704e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc41605e5d248cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>205,825</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>