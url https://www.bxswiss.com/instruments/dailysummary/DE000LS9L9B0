--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2662f0f8194f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81137bfc715a4b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc41605e5d248cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aac411ed1014176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc86eafc0a704e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc41605e5d248cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb671b864eed435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aac411ed1014176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>