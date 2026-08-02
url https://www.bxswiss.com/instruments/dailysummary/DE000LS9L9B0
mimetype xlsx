--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81137bfc715a4b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b1c237748744ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aac411ed1014176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d1233a2e3e459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb671b864eed435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aac411ed1014176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffd13038ff0463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d1233a2e3e459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>