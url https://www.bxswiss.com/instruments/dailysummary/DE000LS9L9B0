--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b1c237748744ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91210d6aaaf2476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d1233a2e3e459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17ccd0de3b1493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffd13038ff0463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d1233a2e3e459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc02a60f7be24ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17ccd0de3b1493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>