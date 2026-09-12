--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91210d6aaaf2476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36402a97e8d3466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17ccd0de3b1493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e5c305e7db4504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc02a60f7be24ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17ccd0de3b1493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508088d82e7141fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e5c305e7db4504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>