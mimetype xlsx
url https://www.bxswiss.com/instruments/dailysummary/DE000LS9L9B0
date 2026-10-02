--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36402a97e8d3466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea0459999e54f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e5c305e7db4504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9000f84c50f4977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508088d82e7141fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e5c305e7db4504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f8ea438dd2453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9000f84c50f4977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,128</x:t>
-[...414 lines deleted...]
-          <x:t>229,110</x:t>
+          <x:t>225,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>