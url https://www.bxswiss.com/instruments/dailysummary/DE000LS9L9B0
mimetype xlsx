--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea0459999e54f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d88818590c4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9000f84c50f4977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b5f8fbcc0f4338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f8ea438dd2453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9000f84c50f4977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a84ad6f09f4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b5f8fbcc0f4338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>consumer stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>227,796</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,183</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>