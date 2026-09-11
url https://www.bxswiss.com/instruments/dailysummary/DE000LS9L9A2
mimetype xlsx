--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc91133229334e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4a258a12594b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a787c76f07d4987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae632ad81b548ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2974acb01fe40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a787c76f07d4987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc20774d9874625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae632ad81b548ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>