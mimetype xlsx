--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4a258a12594b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5d3ed4634f4ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae632ad81b548ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d0388bfda641ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc20774d9874625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae632ad81b548ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81e1111f083487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d0388bfda641ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>