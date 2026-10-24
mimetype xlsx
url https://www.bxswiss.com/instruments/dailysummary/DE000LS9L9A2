--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5d3ed4634f4ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f284284e6242fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d0388bfda641ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3562633a80543c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81e1111f083487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d0388bfda641ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109c68ddece44a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3562633a80543c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>