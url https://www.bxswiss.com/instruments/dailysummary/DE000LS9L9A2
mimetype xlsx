--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c90b6c46c94836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc721d85eb6643be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5364e8c7a8154117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92102db7f4654a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d75c930a694f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5364e8c7a8154117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07781ac79b94c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92102db7f4654a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>