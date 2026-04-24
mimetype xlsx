--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc721d85eb6643be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d81f9446da4e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92102db7f4654a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re732e37576594f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07781ac79b94c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92102db7f4654a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f520d4b7ae45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re732e37576594f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>115,223</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,265</x:t>
-[...465 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,916</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>113,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>