--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d81f9446da4e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd907ebcc57d4242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re732e37576594f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0bea733e3348fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f520d4b7ae45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re732e37576594f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4d28f9be894a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0bea733e3348fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>