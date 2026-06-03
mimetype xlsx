--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd907ebcc57d4242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d03dc89bfe48f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0bea733e3348fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d6e461973741d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4d28f9be894a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0bea733e3348fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7d7a49581a494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d6e461973741d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,445</x:t>
@@ -737,31 +299,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>