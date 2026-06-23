--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d03dc89bfe48f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834e54dcd79c465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d6e461973741d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re280737ffb534803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7d7a49581a494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d6e461973741d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c87faec94545b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re280737ffb534803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>