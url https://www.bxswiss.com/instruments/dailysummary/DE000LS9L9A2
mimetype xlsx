--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834e54dcd79c465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5237a2f0b1ff4c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re280737ffb534803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b2ed2a7d794db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c87faec94545b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re280737ffb534803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fddec2de9dd477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b2ed2a7d794db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>125,114</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,061</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>122,509</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>