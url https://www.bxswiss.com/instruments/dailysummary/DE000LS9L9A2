--- v11 (2026-07-13)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5237a2f0b1ff4c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc91133229334e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b2ed2a7d794db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a787c76f07d4987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fddec2de9dd477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b2ed2a7d794db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2974acb01fe40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a787c76f07d4987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Learning by Doing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L9A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,885</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>