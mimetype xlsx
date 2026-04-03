--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a1745c7fc945bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7d3c337ac24b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e7dfcb2a254269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a504536f104ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94374db58af417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e7dfcb2a254269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88eec97fcb34772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a504536f104ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RisingMoney</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>