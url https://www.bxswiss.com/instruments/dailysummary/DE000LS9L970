--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7d3c337ac24b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b092f90343f416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a504536f104ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd2a3c1afda4518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88eec97fcb34772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a504536f104ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e464fd3f47b430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd2a3c1afda4518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RisingMoney</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>