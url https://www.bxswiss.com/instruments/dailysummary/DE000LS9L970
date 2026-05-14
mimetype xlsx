--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b092f90343f416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf2642567e041ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd2a3c1afda4518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc478559f5443cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e464fd3f47b430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd2a3c1afda4518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae9e3cb50a7402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc478559f5443cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RisingMoney</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>52,412</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>53,558</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>