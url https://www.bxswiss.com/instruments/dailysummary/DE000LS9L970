--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf2642567e041ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7101f01c11443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc478559f5443cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf074097fb149b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae9e3cb50a7402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc478559f5443cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35fb5af731fc4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf074097fb149b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RisingMoney</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>54,418</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,812</x:t>
-[...119 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>55,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,053</x:t>
-[...252 lines deleted...]
-          <x:t>56,594</x:t>
+          <x:t>53,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>