--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7101f01c11443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4bb572aaf9487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf074097fb149b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54b79c4b8d144e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35fb5af731fc4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf074097fb149b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae02a23b06a4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54b79c4b8d144e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RisingMoney</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>54,612</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,398</x:t>
-[...75 lines deleted...]
-          <x:t>54,169</x:t>
+          <x:t>56,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,856</x:t>
-[...296 lines deleted...]
-          <x:t>50,562</x:t>
+          <x:t>53,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>