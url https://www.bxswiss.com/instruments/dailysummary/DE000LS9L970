--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4bb572aaf9487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767dabdbd66348c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54b79c4b8d144e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fda3ccb97d4339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae02a23b06a4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54b79c4b8d144e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3613367e34394077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fda3ccb97d4339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RisingMoney</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>