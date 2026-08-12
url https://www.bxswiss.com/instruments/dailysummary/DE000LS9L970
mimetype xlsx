--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767dabdbd66348c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7fe9d6c1b24b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fda3ccb97d4339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b46148df0964044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3613367e34394077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fda3ccb97d4339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27aea0f01a32425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b46148df0964044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RisingMoney</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>52,631</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>