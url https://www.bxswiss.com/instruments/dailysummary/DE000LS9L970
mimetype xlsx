--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7fe9d6c1b24b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48aa13f539d4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b46148df0964044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd562dea833a84b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27aea0f01a32425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b46148df0964044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13225c329e8f4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd562dea833a84b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RisingMoney</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>