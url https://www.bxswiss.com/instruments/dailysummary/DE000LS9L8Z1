--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6377305ee6d405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0744127a274ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddd4dbc60e74c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1af4cada88e459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70c128a8cb8484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddd4dbc60e74c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9a9265fc524761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1af4cada88e459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>