--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0744127a274ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32b070b7105429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1af4cada88e459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73c987c0c9e498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9a9265fc524761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1af4cada88e459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b31f2346134f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73c987c0c9e498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>