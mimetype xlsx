--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32b070b7105429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56e4dde1fff45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73c987c0c9e498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7980f618b24eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b31f2346134f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73c987c0c9e498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f175a45b32449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7980f618b24eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>