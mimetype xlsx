--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56e4dde1fff45e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7cc8664de0846e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7980f618b24eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra481a67dcf104db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f175a45b32449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7980f618b24eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef08e7064a24683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra481a67dcf104db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>