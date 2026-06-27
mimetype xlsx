--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7cc8664de0846e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e48d56c60964621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra481a67dcf104db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5022eadf6ab44c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef08e7064a24683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra481a67dcf104db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747187d8c95b4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5022eadf6ab44c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>