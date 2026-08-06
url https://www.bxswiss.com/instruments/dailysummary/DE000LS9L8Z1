--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e48d56c60964621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543b9200caa94e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5022eadf6ab44c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1cc5396f834f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747187d8c95b4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5022eadf6ab44c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d99b7e2726749d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1cc5396f834f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>170,248</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>