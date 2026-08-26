--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543b9200caa94e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfd385bb93a4ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1cc5396f834f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7181756e2248c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d99b7e2726749d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1cc5396f834f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2bfed38df3849d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7181756e2248c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,619</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>180,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,939</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>