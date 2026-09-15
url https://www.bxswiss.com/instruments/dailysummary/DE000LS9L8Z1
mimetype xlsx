--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfd385bb93a4ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da23e63667f4939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7181756e2248c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d283013c3846f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2bfed38df3849d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7181756e2248c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1af81023a3904633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d283013c3846f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>