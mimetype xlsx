--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da23e63667f4939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e648d989274447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d283013c3846f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074e56fa68c849c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1af81023a3904633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d283013c3846f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ff862c5be34ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074e56fa68c849c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>