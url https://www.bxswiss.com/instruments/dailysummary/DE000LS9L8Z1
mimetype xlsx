--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e648d989274447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae57e9d8b904f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074e56fa68c849c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77995d862b1b44c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ff862c5be34ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074e56fa68c849c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4035179f097444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77995d862b1b44c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WebInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>201,659</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,604</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>197,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>