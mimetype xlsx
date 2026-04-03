--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba007cd917254cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f63fe4effa4268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb129905553bb4eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1659fc2e6215485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9339cd30dc448e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb129905553bb4eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1949430ce7a4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1659fc2e6215485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,418</x:t>
@@ -764,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>