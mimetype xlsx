--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f63fe4effa4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73e305dccf1426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1659fc2e6215485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87757bdffdad462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1949430ce7a4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1659fc2e6215485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cbe0faa8eb4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87757bdffdad462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,328 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>