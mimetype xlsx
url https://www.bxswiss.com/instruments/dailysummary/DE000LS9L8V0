--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73e305dccf1426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2063512865414644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87757bdffdad462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a131ef22b4483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cbe0faa8eb4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87757bdffdad462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db1620560254727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a131ef22b4483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>