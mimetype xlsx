--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2063512865414644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b15ed9a2cae4cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a131ef22b4483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reacd65ad94964cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db1620560254727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a131ef22b4483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17ab161cdd0457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reacd65ad94964cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>203,511</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>