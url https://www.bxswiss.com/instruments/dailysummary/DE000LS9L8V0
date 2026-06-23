--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b15ed9a2cae4cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe55fdbcbd9a4f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reacd65ad94964cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dadfc681acf4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17ab161cdd0457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reacd65ad94964cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc534f43a92e4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dadfc681acf4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>