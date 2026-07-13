--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe55fdbcbd9a4f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8358f1df3f45ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dadfc681acf4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc9a41a56fb4d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc534f43a92e4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dadfc681acf4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4779c59b504441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc9a41a56fb4d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,192 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>