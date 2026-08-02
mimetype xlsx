--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8358f1df3f45ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf64a846c6ce4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc9a41a56fb4d83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcbb8f5f5a574254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4779c59b504441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc9a41a56fb4d83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53da3a9fd8c4478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcbb8f5f5a574254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -310,31 +219,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>