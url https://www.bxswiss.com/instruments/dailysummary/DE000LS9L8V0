--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf64a846c6ce4823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf018029705f348c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcbb8f5f5a574254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26dd5c6e6c9144f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53da3a9fd8c4478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcbb8f5f5a574254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b3a59cefbb4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26dd5c6e6c9144f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -624,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>