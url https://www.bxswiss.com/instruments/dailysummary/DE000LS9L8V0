--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf018029705f348c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a97844f24e440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26dd5c6e6c9144f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f202498e25744c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b3a59cefbb4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26dd5c6e6c9144f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19df405aad4547cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f202498e25744c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>