--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a97844f24e440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e00321420f248a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f202498e25744c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87d3fc347df149a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19df405aad4547cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f202498e25744c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ab61b0d3e64277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87d3fc347df149a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>