--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e00321420f248a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe9c7d3d89a4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87d3fc347df149a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08cc46ce8654630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ab61b0d3e64277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87d3fc347df149a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf5ed524eb94e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08cc46ce8654630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RJ --- Essential Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>