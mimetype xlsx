--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d0b2fc455e481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9da489b3024a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d2a5873cc7492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec250c7916a240f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf01d457042f4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d2a5873cc7492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6199aec39f3e4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec250c7916a240f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>156,769</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...404 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,799</x:t>
-[...144 lines deleted...]
-          <x:t>161,531</x:t>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>