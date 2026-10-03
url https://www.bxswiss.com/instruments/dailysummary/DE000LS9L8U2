--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9da489b3024a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbcabb18a424048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec250c7916a240f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b50101d6f348ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6199aec39f3e4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec250c7916a240f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2b6f9f13f147da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b50101d6f348ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,799</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>160,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,162</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>