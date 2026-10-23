--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbcabb18a424048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccaffcd3066c42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b50101d6f348ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5157f0e7f6f84844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2b6f9f13f147da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b50101d6f348ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d0205cfa654700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5157f0e7f6f84844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>