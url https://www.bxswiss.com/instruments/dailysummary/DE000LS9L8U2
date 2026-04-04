--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3466b53b6bc4bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8876f6b967f64f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c925f7e900740b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3781102262d4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b3153d56104731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c925f7e900740b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1208c7e11caf45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3781102262d4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>