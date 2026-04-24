--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8876f6b967f64f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f132c15f9945fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3781102262d4374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ff7d6ec50c4e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1208c7e11caf45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3781102262d4374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2ce78a9ce7475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ff7d6ec50c4e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,527</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>151,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,037</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>