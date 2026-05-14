--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f132c15f9945fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d6c42061d54ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ff7d6ec50c4e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eeb0ff71a2c4e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2ce78a9ce7475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ff7d6ec50c4e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b0599d42bf4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eeb0ff71a2c4e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>