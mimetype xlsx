--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d6c42061d54ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8237a0f1224941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eeb0ff71a2c4e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86bbe1389f240ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b0599d42bf4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eeb0ff71a2c4e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a5d46c99934bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86bbe1389f240ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>