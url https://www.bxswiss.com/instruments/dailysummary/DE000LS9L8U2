--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8237a0f1224941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc860dc4d37234291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86bbe1389f240ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991ee0f79d4c492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a5d46c99934bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86bbe1389f240ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdd4ca8ccbd454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991ee0f79d4c492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>161,509</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,719</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,092</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>