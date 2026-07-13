--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc860dc4d37234291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62cc58a7ad3742ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991ee0f79d4c492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6df1d6f5ec444de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdd4ca8ccbd454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991ee0f79d4c492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbae57444f349bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6df1d6f5ec444de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>