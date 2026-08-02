--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62cc58a7ad3742ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73170132f66c40ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6df1d6f5ec444de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed3c0f3c7f04966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbae57444f349bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6df1d6f5ec444de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8135518190493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed3c0f3c7f04966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,755</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>152,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,055</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>