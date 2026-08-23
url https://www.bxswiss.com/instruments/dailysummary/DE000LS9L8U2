--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73170132f66c40ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d0b2fc455e481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed3c0f3c7f04966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d2a5873cc7492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8135518190493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed3c0f3c7f04966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf01d457042f4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d2a5873cc7492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC classic value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>