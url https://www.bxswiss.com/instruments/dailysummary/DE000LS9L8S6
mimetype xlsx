--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3deb38157d0402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b194f42ba10443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05793a0bef04ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9b098eb046417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bc7694706d4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05793a0bef04ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b88837a8664c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9b098eb046417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>