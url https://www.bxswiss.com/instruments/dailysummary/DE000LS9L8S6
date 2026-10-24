--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b194f42ba10443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce96d49de5394a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9b098eb046417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621852b15b084c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b88837a8664c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9b098eb046417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd800ba69a5c4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621852b15b084c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>