--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde991e07ed2f4a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a72c7c78e0a4d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05137d9caa7e4e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dddac517284845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06bf1d6647bb40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05137d9caa7e4e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809c5c2c9e114241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dddac517284845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>