--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a72c7c78e0a4d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e73224d3f64d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dddac517284845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574a13b8badc4033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809c5c2c9e114241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dddac517284845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abfbe2ace38443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574a13b8badc4033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>