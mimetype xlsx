--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e73224d3f64d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62d330f6a5c460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574a13b8badc4033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb0bf7a4f9f414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abfbe2ace38443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574a13b8badc4033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8e0c1162c84ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb0bf7a4f9f414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>