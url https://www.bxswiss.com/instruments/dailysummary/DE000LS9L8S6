--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62d330f6a5c460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152c2dbea5e84855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb0bf7a4f9f414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f713704a6bd49e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8e0c1162c84ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb0bf7a4f9f414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec5deaedf1240cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f713704a6bd49e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>