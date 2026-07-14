--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152c2dbea5e84855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202a739b66484d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f713704a6bd49e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b2ba0452da4cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec5deaedf1240cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f713704a6bd49e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R295ed2582b484a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b2ba0452da4cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>201,746</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>