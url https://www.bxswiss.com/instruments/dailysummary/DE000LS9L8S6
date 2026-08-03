--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202a739b66484d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaed2691c88d4cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b2ba0452da4cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88261cc469047dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R295ed2582b484a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b2ba0452da4cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24950c2099674bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88261cc469047dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>