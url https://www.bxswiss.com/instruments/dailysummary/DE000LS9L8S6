--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaed2691c88d4cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3deb38157d0402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88261cc469047dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05793a0bef04ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24950c2099674bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88261cc469047dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bc7694706d4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05793a0bef04ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>222,860</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>