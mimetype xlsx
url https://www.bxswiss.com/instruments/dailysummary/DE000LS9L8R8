--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d7f33e374242d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f128ef4ce04969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6c30eb0f5944e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff100e63be7642bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2903e370bb47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6c30eb0f5944e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3615fa47dec4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff100e63be7642bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,089</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...16 lines deleted...]
-          <x:t>0,090</x:t>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.01.2026</x:t>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,079</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...33 lines deleted...]
-          <x:t>05.02.2026</x:t>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,074</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.02.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,074</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,078</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>