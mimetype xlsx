--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f128ef4ce04969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc9d2e56625448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff100e63be7642bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1de37442a16462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3615fa47dec4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff100e63be7642bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25812b984ab4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1de37442a16462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
-[...43 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,083</x:t>
-[...549 lines deleted...]
-          <x:t>0,064</x:t>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>