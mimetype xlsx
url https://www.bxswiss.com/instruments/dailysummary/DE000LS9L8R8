--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc9d2e56625448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12294375cd8d4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1de37442a16462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4e631172cb41ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25812b984ab4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1de37442a16462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re074a91e75f640b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4e631172cb41ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...16 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
-[...6 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...16 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,072</x:t>
-[...318 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,072</x:t>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,089</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...80 lines deleted...]
-          <x:t>0,101</x:t>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>