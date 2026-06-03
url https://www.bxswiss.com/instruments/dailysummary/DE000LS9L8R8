--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12294375cd8d4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b494484f40d4935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4e631172cb41ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346b522315d04f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re074a91e75f640b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4e631172cb41ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef7e728dd7f4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346b522315d04f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...458 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,084</x:t>
-[...63 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>