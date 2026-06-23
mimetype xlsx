--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b494484f40d4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb707f0d967db4ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346b522315d04f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ff53d39e3740fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef7e728dd7f4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346b522315d04f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3136ee6b3eb0440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ff53d39e3740fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,084</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,084</x:t>
-[...6 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,081</x:t>
-[...16 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,077</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,080</x:t>
-[...53 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,076</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,077</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>