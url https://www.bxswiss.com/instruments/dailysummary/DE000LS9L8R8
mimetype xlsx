--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb707f0d967db4ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd6b53b15bb4c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ff53d39e3740fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d4410af20f4b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3136ee6b3eb0440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ff53d39e3740fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da9ea7a740b4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d4410af20f4b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,079</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,078</x:t>
-[...286 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>