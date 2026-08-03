--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd6b53b15bb4c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda16cc0ed0454ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d4410af20f4b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecb1630642545e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da9ea7a740b4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d4410af20f4b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d24f587ead04a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecb1630642545e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>