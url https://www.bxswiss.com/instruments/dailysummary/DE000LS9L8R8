--- v11 (2026-08-03)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda16cc0ed0454ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506f5e2d96034c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecb1630642545e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ebc109571a4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d24f587ead04a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecb1630642545e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205ef2f83a9a417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ebc109571a4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8R8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,068</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...16 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...6 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...16 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,061</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>