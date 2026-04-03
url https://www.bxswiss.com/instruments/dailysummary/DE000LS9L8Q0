--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6424e45cfe45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b3a3c7ef1f4b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af4fa4099234307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc55d51f6e334c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e55dda492046a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af4fa4099234307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761e3b286ab94bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc55d51f6e334c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>