--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b3a3c7ef1f4b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393ad42316ee428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc55d51f6e334c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4008e9ac13614fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761e3b286ab94bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc55d51f6e334c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f4de09583d4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4008e9ac13614fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>