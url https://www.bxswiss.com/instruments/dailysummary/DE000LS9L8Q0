--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393ad42316ee428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e858df1bbe4008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4008e9ac13614fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa7cf2a732a4bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f4de09583d4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4008e9ac13614fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123503ea1fb849b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa7cf2a732a4bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>714,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>