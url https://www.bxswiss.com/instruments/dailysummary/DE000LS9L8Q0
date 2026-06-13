--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e858df1bbe4008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bffe6e99cc4851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa7cf2a732a4bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbebf2248571e44b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123503ea1fb849b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa7cf2a732a4bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230dc31489774e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbebf2248571e44b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>794,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>774,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>791,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>