--- v9 (2026-06-13)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bffe6e99cc4851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4435d1fd5f624e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbebf2248571e44b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d82adb56554811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230dc31489774e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbebf2248571e44b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ade7cb850a14013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d82adb56554811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>782,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>788,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>