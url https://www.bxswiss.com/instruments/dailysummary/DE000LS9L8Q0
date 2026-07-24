--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4435d1fd5f624e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe6c717813f48be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d82adb56554811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbff8bd634444bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ade7cb850a14013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d82adb56554811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c90681f78f4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbff8bd634444bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>720,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>