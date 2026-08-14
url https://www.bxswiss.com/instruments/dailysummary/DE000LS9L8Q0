--- v11 (2026-07-24)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe6c717813f48be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfb94a5fc314b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbff8bd634444bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a8ed759bee437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c90681f78f4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbff8bd634444bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b18993c8af416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a8ed759bee437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>764,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>767,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>