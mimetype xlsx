--- v12 (2026-08-14)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfb94a5fc314b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81b8bb278984a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a8ed759bee437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c9ef4b14814246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b18993c8af416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a8ed759bee437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c063d77906417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c9ef4b14814246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>724,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>802,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>803,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>