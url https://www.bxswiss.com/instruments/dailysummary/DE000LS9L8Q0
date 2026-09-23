--- v13 (2026-09-03)
+++ v14 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81b8bb278984a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce307045b0c455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c9ef4b14814246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66b0945fcbb4376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c063d77906417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c9ef4b14814246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1ec53aedb5446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66b0945fcbb4376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>755,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>736,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>772,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>802,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>768,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>