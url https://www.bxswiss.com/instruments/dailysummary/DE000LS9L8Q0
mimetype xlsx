--- v14 (2026-09-23)
+++ v15 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce307045b0c455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351a5723585d4ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66b0945fcbb4376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cac504239d42f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1ec53aedb5446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66b0945fcbb4376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51a4516da41499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cac504239d42f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>779,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>790,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>785,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>820,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>