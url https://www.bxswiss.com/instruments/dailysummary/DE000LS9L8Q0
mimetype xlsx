--- v15 (2026-10-13)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351a5723585d4ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e728da3e034df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cac504239d42f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f6fde1694544edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51a4516da41499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cac504239d42f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R977882f6adaf44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f6fde1694544edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologien 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8Q0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>842,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>842,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>824,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>829,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>