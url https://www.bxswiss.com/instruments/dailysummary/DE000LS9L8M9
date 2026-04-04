--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66904d276ba40d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f66e6c8cba453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeec27140d0e4537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02302a865524dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d48e80f71946aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeec27140d0e4537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb9b7b6772ec450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02302a865524dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>