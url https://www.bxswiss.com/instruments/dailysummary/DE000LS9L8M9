--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f66e6c8cba453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4a093ac80e4b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02302a865524dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48e5a7a7ce34e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb9b7b6772ec450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02302a865524dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6ac1a06560433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48e5a7a7ce34e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>