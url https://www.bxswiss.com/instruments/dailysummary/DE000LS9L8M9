--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4a093ac80e4b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb60b902ea549cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48e5a7a7ce34e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbfa5bfa51d4d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6ac1a06560433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48e5a7a7ce34e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a3060ef72742f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbfa5bfa51d4d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>