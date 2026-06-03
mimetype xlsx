--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb60b902ea549cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5aa7b4d6c144dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbfa5bfa51d4d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3977d4cc814b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a3060ef72742f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbfa5bfa51d4d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ecfec6aea974d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3977d4cc814b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>