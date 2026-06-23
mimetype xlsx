--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5aa7b4d6c144dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d8f5149f804c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3977d4cc814b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227c4ef6c23b4cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ecfec6aea974d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3977d4cc814b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8500d313e64ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227c4ef6c23b4cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>