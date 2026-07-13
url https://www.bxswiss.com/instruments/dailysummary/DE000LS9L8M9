--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d8f5149f804c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee36b5ddedf4a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227c4ef6c23b4cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49f50a13d7345d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8500d313e64ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227c4ef6c23b4cfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc9c0634b5d4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49f50a13d7345d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>