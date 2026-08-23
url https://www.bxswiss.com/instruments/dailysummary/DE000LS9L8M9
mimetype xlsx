--- v10 (2026-07-13)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee36b5ddedf4a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa97b61d01643f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49f50a13d7345d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e804e5cea924b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc9c0634b5d4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49f50a13d7345d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5536cb4219f4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e804e5cea924b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>134,033</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>