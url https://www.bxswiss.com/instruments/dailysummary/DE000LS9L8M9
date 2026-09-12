--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa97b61d01643f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f66b7e151b4ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e804e5cea924b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273af897e1dd4304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5536cb4219f4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e804e5cea924b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c428ee12c084ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273af897e1dd4304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>