--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f66b7e151b4ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06449ec098114f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273af897e1dd4304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa085a4103d4fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c428ee12c084ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273af897e1dd4304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f588d29b4f48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa085a4103d4fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>