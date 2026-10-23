--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06449ec098114f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e4b208c9c7429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa085a4103d4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09cf7f1a9d2f4a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f588d29b4f48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa085a4103d4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b511b20d87d4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09cf7f1a9d2f4a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Stock Picking Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8M9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>