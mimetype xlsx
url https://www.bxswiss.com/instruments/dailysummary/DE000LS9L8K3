--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4e4a6a07674e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebeb0b6b360422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec9df1661524226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd85e30b600405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6124130dfc14bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec9df1661524226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630215ba6b4f492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd85e30b600405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>