--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebeb0b6b360422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb15667853b74d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd85e30b600405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd69c54217547e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630215ba6b4f492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd85e30b600405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cde93a8a4f4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd69c54217547e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>