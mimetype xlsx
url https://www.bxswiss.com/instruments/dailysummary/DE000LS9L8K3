--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb15667853b74d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85945bda2d8c45a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd69c54217547e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174a3a4b181543a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cde93a8a4f4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd69c54217547e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d6dec1d6ed42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174a3a4b181543a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>