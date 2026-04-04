--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312565e29b4047e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra641fc1935db47b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac0e3587da141ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a1d6a16c394e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ecf2c0836864ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac0e3587da141ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8821ad942d1c42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a1d6a16c394e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>174,542</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>