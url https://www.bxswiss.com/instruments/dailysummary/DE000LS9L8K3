--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra641fc1935db47b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869765c7458b480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a1d6a16c394e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7520457981401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8821ad942d1c42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a1d6a16c394e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d6064aa6664b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7520457981401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>