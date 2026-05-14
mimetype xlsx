--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869765c7458b480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752f9cfd066f4ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7520457981401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01612b593f74a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d6064aa6664b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7520457981401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829e95d5056f48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01612b593f74a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>