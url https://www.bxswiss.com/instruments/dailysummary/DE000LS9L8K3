--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752f9cfd066f4ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3557951fd5a24401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01612b593f74a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a41d723ae404426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829e95d5056f48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01612b593f74a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c699af9055e47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a41d723ae404426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>