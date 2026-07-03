--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3557951fd5a24401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0745b6fd0d994547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a41d723ae404426"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3add4add48554bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c699af9055e47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a41d723ae404426" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb8cd988593487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3add4add48554bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>195,365</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,444</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>185,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>