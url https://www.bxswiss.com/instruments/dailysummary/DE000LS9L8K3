--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0745b6fd0d994547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e6b312fc754cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3add4add48554bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad29021636f41ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb8cd988593487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3add4add48554bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d20da4e4fb74bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad29021636f41ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>