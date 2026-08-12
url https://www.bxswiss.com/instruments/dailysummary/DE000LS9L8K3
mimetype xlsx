--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e6b312fc754cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946404cb589d4483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad29021636f41ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4121e2380d4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d20da4e4fb74bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad29021636f41ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fee2c1a61a84da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4121e2380d4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>