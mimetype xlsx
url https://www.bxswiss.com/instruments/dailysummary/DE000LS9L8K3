--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946404cb589d4483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4e4a6a07674e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4121e2380d4e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec9df1661524226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fee2c1a61a84da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4121e2380d4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6124130dfc14bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec9df1661524226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot-Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8K3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>