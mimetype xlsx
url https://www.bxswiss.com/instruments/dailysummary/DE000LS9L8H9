--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e2c33ad675466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5986c8ddc44309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b5032afa104aa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1565f631d42f488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R873bbaa708c54949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b5032afa104aa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499cce2b3b3d4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1565f631d42f488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>159,972</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,509</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>157,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,059</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>