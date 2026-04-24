--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5986c8ddc44309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865b8d3d3c6b4634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1565f631d42f488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c6da975edf4df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499cce2b3b3d4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1565f631d42f488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609bd6571550421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c6da975edf4df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>156,418</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,034</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>