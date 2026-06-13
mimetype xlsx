--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865b8d3d3c6b4634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142181e68dad4fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c6da975edf4df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae25a01b33d4885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609bd6571550421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c6da975edf4df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ed72f927ce4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae25a01b33d4885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>169,819</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>