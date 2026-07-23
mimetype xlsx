--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142181e68dad4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25677392d2424de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae25a01b33d4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4688e5dd05243b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ed72f927ce4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae25a01b33d4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f6e3d2abde41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4688e5dd05243b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,292</x:t>
-[...360 lines deleted...]
-          <x:t>182,938</x:t>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>