--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25677392d2424de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ce18961f204ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4688e5dd05243b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0829a79f41645c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f6e3d2abde41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4688e5dd05243b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa2bc4f2d054008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0829a79f41645c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>