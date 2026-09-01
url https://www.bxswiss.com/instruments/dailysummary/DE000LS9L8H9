--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ce18961f204ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640fe56059ee4b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0829a79f41645c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef9722763ca49cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa2bc4f2d054008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0829a79f41645c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43961262e0fd48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef9722763ca49cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>