--- v10 (2026-09-01)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640fe56059ee4b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575638a34e0c4e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef9722763ca49cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b47e0f42f24e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43961262e0fd48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef9722763ca49cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1bdc20a44648f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b47e0f42f24e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>192,354</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>