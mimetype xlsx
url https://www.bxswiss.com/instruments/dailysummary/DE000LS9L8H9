--- v11 (2026-10-12)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575638a34e0c4e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a91948c3aa4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b47e0f42f24e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75af6f8b975243c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1bdc20a44648f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b47e0f42f24e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29d69644906477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75af6f8b975243c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>