--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4870c7ff5ec47b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8354834494f149a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc073e274144e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee78521cfae4a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c3520bb5d4472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc073e274144e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd2141f8ce844be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee78521cfae4a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>