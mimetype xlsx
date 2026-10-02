--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8354834494f149a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6e51b76f734160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee78521cfae4a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330ce00b288f49af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd2141f8ce844be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee78521cfae4a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re410032545a74b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330ce00b288f49af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>