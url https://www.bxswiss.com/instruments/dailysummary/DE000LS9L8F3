--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6e51b76f734160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e0d67e9da748d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330ce00b288f49af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f23bb540384df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re410032545a74b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330ce00b288f49af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1ab14b888f4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f23bb540384df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>