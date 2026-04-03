--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7247566488485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d5aab0e3c944d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bab7c5493b043a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a58cdfea1ff4e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e452de4bd34810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bab7c5493b043a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafdbd63e60d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a58cdfea1ff4e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>273,580</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>264,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,666</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>