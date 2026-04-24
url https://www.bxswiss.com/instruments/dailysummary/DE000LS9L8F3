--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d5aab0e3c944d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd6773508e7444cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a58cdfea1ff4e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26913fe9a029403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafdbd63e60d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a58cdfea1ff4e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadb5d7fb2464c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26913fe9a029403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>