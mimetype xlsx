--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd6773508e7444cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384ac54ce10d4c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26913fe9a029403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a16cd00406492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadb5d7fb2464c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26913fe9a029403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05b055eb8064663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a16cd00406492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>