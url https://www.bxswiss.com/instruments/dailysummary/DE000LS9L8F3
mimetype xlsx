--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384ac54ce10d4c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc473620e80d84d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a16cd00406492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbccd799c2b43c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05b055eb8064663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a16cd00406492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a75c1ee9fb443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbccd799c2b43c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>