--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc473620e80d84d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1d1b0a1de64a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbccd799c2b43c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c02d087b1c4a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a75c1ee9fb443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbccd799c2b43c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4538af38e0704ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c02d087b1c4a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>