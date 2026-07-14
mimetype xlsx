--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1d1b0a1de64a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe64fdeacfa4fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c02d087b1c4a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204b29efd7b744ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4538af38e0704ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c02d087b1c4a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64bc2197eeea4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204b29efd7b744ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>