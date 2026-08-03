--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe64fdeacfa4fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26814c47c16e4638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204b29efd7b744ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec3875855d74c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64bc2197eeea4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204b29efd7b744ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7763d840334160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec3875855d74c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>