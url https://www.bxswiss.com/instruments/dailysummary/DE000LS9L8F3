--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26814c47c16e4638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4870c7ff5ec47b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec3875855d74c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc073e274144e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7763d840334160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec3875855d74c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c3520bb5d4472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc073e274144e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit inneren Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>