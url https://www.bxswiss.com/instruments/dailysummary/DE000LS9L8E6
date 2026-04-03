--- v4 (2026-01-11)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fe490f5d184774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060478281d584bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327fe8cc863f4232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881d2bfefd1e4579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58397153b15b4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327fe8cc863f4232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3924411f52974029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881d2bfefd1e4579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>240,529</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>