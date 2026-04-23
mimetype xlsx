--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060478281d584bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32c0db7299b4df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881d2bfefd1e4579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776f012df53d4459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3924411f52974029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881d2bfefd1e4579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79424e7bc2541f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776f012df53d4459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>213,630</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,239</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>202,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>