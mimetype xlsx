--- v6 (2026-04-23)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32c0db7299b4df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d50d22576840cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776f012df53d4459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0297a1a6c34e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79424e7bc2541f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776f012df53d4459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd135dfe3d6834091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0297a1a6c34e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>215,547</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>