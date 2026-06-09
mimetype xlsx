--- v7 (2026-06-05)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d50d22576840cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f88b299a1474441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0297a1a6c34e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b853f57fa4b403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd135dfe3d6834091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0297a1a6c34e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664b874f9e6d4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b853f57fa4b403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +656,85 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>