--- v8 (2026-06-09)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f88b299a1474441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d17dd66119249c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b853f57fa4b403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf85b13daa1b947c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664b874f9e6d4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b853f57fa4b403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a64d1db01a436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf85b13daa1b947c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>