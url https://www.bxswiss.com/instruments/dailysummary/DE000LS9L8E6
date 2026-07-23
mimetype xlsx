--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d17dd66119249c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ab2acb3c404e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf85b13daa1b947c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ae0cd06181430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a64d1db01a436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf85b13daa1b947c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5516acccbaaa4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ae0cd06181430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>