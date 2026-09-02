--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ab2acb3c404e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1953759159f04040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ae0cd06181430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf06983c77d4f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5516acccbaaa4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ae0cd06181430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508b201ae9434efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf06983c77d4f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>235,580</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>