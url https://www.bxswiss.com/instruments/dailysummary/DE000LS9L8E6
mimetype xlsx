--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1953759159f04040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ea758150224ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf06983c77d4f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe336d157ff400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508b201ae9434efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf06983c77d4f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e420255156f407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe336d157ff400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>