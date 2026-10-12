--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ea758150224ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461160b485854164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe336d157ff400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35550f2a7a044db9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e420255156f407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe336d157ff400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e9120a01664578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35550f2a7a044db9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>