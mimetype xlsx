--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461160b485854164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefd3196744a4c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35550f2a7a044db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc372d480bad7462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e9120a01664578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35550f2a7a044db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331209010809412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc372d480bad7462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>riemes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8E6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>