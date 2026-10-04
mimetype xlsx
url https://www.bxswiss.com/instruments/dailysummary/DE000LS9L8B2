--- v12 (2026-08-25)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5634552228b44e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e2acad6dec4a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c788e90bb5f4e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eaeb574e3344ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd768d878fe3a4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c788e90bb5f4e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b27fd386e9b4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eaeb574e3344ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>191,880</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>