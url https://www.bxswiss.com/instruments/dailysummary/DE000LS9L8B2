--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e2acad6dec4a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a9b3e2250224336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eaeb574e3344ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96508f198754048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b27fd386e9b4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eaeb574e3344ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cff6b04380410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96508f198754048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>194,495</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,284</x:t>
-[...593 lines deleted...]
-          <x:t>191,818</x:t>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>