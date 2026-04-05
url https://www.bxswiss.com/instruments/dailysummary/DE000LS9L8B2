--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e230e096784c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec2867d0aa044e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd88a33cb814fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978df92511184718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2682dc7a52754dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd88a33cb814fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc837d99f1e544ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978df92511184718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>