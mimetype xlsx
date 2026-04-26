--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec2867d0aa044e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1ee4f7007249c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978df92511184718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294fcd501f2444d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc837d99f1e544ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978df92511184718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca1f7971bb14268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294fcd501f2444d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>