--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1ee4f7007249c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a1f25dac9c4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294fcd501f2444d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7d6e443aae479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca1f7971bb14268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294fcd501f2444d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcb5a872cb84742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7d6e443aae479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>