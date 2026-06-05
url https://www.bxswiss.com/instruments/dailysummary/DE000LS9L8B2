--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a1f25dac9c4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74233252ab942a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7d6e443aae479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af99e6736114b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcb5a872cb84742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7d6e443aae479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d9ee23220e41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af99e6736114b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>