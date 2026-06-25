--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74233252ab942a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a34c1a9304543b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af99e6736114b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7beb7acf32d74c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d9ee23220e41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af99e6736114b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a7274c69c004431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7beb7acf32d74c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>