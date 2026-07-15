--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a34c1a9304543b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54405e40120448f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7beb7acf32d74c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c1c2f55c344504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a7274c69c004431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7beb7acf32d74c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb848db19b4fd4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c1c2f55c344504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>180,572</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,522</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>179,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,647</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>