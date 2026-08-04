--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54405e40120448f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe2becaae724cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c1c2f55c344504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9065bf5b49c4fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb848db19b4fd4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c1c2f55c344504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01043f374d0544fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9065bf5b49c4fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>