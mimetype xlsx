--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe2becaae724cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5634552228b44e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9065bf5b49c4fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c788e90bb5f4e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01043f374d0544fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9065bf5b49c4fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd768d878fe3a4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c788e90bb5f4e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>