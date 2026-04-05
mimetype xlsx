--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fac95b773004c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1e5c1fb82a44b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a559f2a88740fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1ba5e32d984c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42959fdefc714bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a559f2a88740fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6717804e614a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1ba5e32d984c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>