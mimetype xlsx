--- v7 (2026-04-05)
+++ v8 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1e5c1fb82a44b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refda9cd4bc834367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1ba5e32d984c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e373115cdb0413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6717804e614a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1ba5e32d984c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78c1c244e904568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e373115cdb0413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>