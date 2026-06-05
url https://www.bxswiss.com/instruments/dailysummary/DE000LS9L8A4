--- v8 (2026-05-02)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refda9cd4bc834367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390f5f5a08a24f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e373115cdb0413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf67f7e91524f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78c1c244e904568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e373115cdb0413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d779bbb8b9e4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf67f7e91524f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...549 lines deleted...]
-          <x:t>156,628</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,484</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>156,317</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>