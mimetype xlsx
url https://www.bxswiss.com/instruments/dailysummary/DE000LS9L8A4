--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390f5f5a08a24f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd06b9a0853d4ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf67f7e91524f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb12e3e7fb94c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d779bbb8b9e4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf67f7e91524f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbad6b2243a4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb12e3e7fb94c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>