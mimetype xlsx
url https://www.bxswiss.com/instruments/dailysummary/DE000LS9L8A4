--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd06b9a0853d4ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebdaa8c5c7e4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb12e3e7fb94c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa7759346e564294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbad6b2243a4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb12e3e7fb94c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb854abdeba4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa7759346e564294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>