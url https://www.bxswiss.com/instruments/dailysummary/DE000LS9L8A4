--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebdaa8c5c7e4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5550e40b6b435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa7759346e564294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9d755dc61d453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb854abdeba4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa7759346e564294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaaa4e61f4cf4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9d755dc61d453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>