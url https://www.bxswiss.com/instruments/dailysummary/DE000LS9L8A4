--- v12 (2026-08-06)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5550e40b6b435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1bb5848713434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9d755dc61d453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb925bb03425246bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaaa4e61f4cf4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9d755dc61d453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf897dda1764dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb925bb03425246bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>168,994</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>