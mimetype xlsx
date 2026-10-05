--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1bb5848713434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f38c053fff84a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb925bb03425246bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2209aa1f1848c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf897dda1764dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb925bb03425246bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1feb8e85a114a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2209aa1f1848c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>169,671</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,468</x:t>
-[...75 lines deleted...]
-          <x:t>169,049</x:t>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,337</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>