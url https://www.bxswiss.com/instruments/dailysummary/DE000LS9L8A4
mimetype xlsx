--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f38c053fff84a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcef0787eb6417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2209aa1f1848c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1279f56c277a4a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1feb8e85a114a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2209aa1f1848c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc26d69066444bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1279f56c277a4a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L8A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>167,379</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,913</x:t>
-[...247 lines deleted...]
-          <x:t>162,892</x:t>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>