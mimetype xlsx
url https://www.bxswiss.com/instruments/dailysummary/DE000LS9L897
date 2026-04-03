--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0146bcd4184989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1decb62237dc4db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76603d43e05149bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cac856d0ae54bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ee5929a2284d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76603d43e05149bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5e0ef366fc40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cac856d0ae54bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...485 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,342</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>131,638</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>133,079</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>