--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1decb62237dc4db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d62630df784c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cac856d0ae54bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c6ff44159b4409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5e0ef366fc40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cac856d0ae54bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ca24ea00014cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c6ff44159b4409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,238</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>