--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d62630df784c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e7d34b8b224924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c6ff44159b4409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2aaf2fd52e34997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ca24ea00014cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c6ff44159b4409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ed71549a404f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2aaf2fd52e34997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>