--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e7d34b8b224924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0211ba54b60549d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2aaf2fd52e34997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0680c973fd644302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ed71549a404f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2aaf2fd52e34997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8dff4c9b124dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0680c973fd644302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...500 lines deleted...]
-          <x:t>137,305</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...73 lines deleted...]
-          <x:t>138,157</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>