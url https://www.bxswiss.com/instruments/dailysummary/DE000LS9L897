--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0211ba54b60549d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01779407ae842a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0680c973fd644302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94e1454f766451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8dff4c9b124dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0680c973fd644302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca63077925504f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94e1454f766451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>