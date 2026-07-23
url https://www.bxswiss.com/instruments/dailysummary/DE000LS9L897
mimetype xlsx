--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01779407ae842a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70b4a43b6104a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94e1454f766451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32e356c6cb7434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca63077925504f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94e1454f766451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc772e600d64f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32e356c6cb7434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>