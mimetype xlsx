--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70b4a43b6104a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc55e67279c4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32e356c6cb7434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8662bc89389641ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc772e600d64f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32e356c6cb7434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d3be3323d540fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8662bc89389641ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>