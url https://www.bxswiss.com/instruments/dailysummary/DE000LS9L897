--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc55e67279c4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6f5db630144dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8662bc89389641ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref55f95d7ccc47b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d3be3323d540fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8662bc89389641ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53f782b4ac040ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref55f95d7ccc47b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>