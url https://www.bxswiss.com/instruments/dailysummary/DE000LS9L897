--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6f5db630144dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03e5ddd6ff34f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref55f95d7ccc47b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41aa6e5d65bc464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53f782b4ac040ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref55f95d7ccc47b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7d9c51e39546c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41aa6e5d65bc464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>