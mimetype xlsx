--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03e5ddd6ff34f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recad8418e4434d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41aa6e5d65bc464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5f33555ccf4906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7d9c51e39546c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41aa6e5d65bc464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11dfa82848df449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5f33555ccf4906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>