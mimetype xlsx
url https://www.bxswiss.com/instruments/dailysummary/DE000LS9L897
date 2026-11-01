--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recad8418e4434d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e84ee491d849f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5f33555ccf4906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9832966ecd5141a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11dfa82848df449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5f33555ccf4906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5d8f3fa2094041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9832966ecd5141a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuperTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>143,444</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,061</x:t>
-[...97 lines deleted...]
-          <x:t>143,498</x:t>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,081</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>141,304</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>