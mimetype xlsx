--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13735ae029ad4d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48aeb647cc8544fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c84fb7bea44697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0ffbb2f8e6449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e0d30f052c42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c84fb7bea44697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6cec4335cb4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0ffbb2f8e6449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>90,618</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>