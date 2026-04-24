--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48aeb647cc8544fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c6fcc0276946fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0ffbb2f8e6449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d0d18734264f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6cec4335cb4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0ffbb2f8e6449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48b072ad87d4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d0d18734264f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>86,532</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>