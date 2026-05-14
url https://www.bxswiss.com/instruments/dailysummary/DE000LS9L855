--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c6fcc0276946fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4b01d1edeb4389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d0d18734264f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra390dab955ee4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48b072ad87d4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d0d18734264f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119c95bae36b438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra390dab955ee4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>86,741</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,876</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,945</x:t>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>