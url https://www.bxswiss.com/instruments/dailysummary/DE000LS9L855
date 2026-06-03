--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4b01d1edeb4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234427a513364f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra390dab955ee4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe2e46c8df146bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119c95bae36b438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra390dab955ee4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7923daf8d6d64775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe2e46c8df146bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,412 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>83,683</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...181 lines deleted...]
-          <x:t>84,007</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>