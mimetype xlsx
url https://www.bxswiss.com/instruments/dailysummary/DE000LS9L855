--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234427a513364f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69091449b7f4ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe2e46c8df146bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f43c90989d4daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7923daf8d6d64775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe2e46c8df146bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73228696b778437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f43c90989d4daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -530,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>