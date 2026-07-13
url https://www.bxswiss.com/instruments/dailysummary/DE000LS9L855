--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69091449b7f4ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ece5b888924019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f43c90989d4daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9de49d8f92401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73228696b778437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f43c90989d4daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08f1dcd869eb4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9de49d8f92401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>84,314</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>84,843</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,091</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>84,543</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>