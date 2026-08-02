--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ece5b888924019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409f4a5994354e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9de49d8f92401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b54f5515c941dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08f1dcd869eb4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9de49d8f92401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc3bcc1d6234c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b54f5515c941dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>84,287</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>84,731</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,958</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>84,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>