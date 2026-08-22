--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409f4a5994354e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c52c014d024226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b54f5515c941dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3feac2e7897b4f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc3bcc1d6234c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b54f5515c941dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88bfe2bb2f074560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3feac2e7897b4f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>