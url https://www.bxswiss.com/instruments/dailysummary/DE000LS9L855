--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c52c014d024226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768a40e3ab3b47f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3feac2e7897b4f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74a20a252ac4ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88bfe2bb2f074560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3feac2e7897b4f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eecfa61f9c44931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74a20a252ac4ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>