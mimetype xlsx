--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768a40e3ab3b47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c72c8f0f78d41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74a20a252ac4ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde45c58c1034b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eecfa61f9c44931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74a20a252ac4ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c88bd8faef4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde45c58c1034b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>88,106</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,421</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>87,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,207</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>