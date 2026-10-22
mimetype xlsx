--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c72c8f0f78d41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d7f7113b8a4a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde45c58c1034b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b917cd82a3f4596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c88bd8faef4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde45c58c1034b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9103b73796f4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b917cd82a3f4596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>88,722</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,518</x:t>
-[...350 lines deleted...]
-          <x:t>89,282</x:t>
+          <x:t>88,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>