--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0e1d2ea6044ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ee3c9e276549e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11fa2ff0ce04d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b8542889bb4375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6e9a974b2e4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11fa2ff0ce04d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e029256f634ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b8542889bb4375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>