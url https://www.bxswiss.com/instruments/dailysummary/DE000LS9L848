--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ee3c9e276549e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194b790ff0af4955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b8542889bb4375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b41685dc0c4360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e029256f634ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b8542889bb4375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5235b5a55909445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b41685dc0c4360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>