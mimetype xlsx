--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3612c47a84e4d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2611056700064bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b2883f2e63495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b92f736d87490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9e34faf1774355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b2883f2e63495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a76b902b6c47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b92f736d87490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>