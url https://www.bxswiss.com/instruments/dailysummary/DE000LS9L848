--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2611056700064bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da50b47f14e4441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b92f736d87490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d31fa567f5b4a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a76b902b6c47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b92f736d87490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c9af2dcc694512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d31fa567f5b4a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>129,021</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>128,332</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>131,304</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>