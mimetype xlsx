--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da50b47f14e4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd1f6fc843c45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d31fa567f5b4a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a7021cfefc498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c9af2dcc694512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d31fa567f5b4a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42486c31c9824750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a7021cfefc498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,265</x:t>
-[...252 lines deleted...]
-          <x:t>123,924</x:t>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>