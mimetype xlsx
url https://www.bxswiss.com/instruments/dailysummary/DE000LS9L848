--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd1f6fc843c45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fbad4123eb4a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a7021cfefc498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a7fd6a86d1942b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42486c31c9824750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a7021cfefc498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56b2550d1b1496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a7fd6a86d1942b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>126,814</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,985</x:t>
-[...539 lines deleted...]
-          <x:t>119,284</x:t>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>