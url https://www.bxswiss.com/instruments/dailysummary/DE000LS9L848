--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fbad4123eb4a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7995f5c49c046d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a7fd6a86d1942b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95c97cf6d234424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56b2550d1b1496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a7fd6a86d1942b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa62a25b2b9493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95c97cf6d234424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>