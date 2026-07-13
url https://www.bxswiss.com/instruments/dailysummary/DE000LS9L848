--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7995f5c49c046d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6290c814ccf644b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95c97cf6d234424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d3c34ba0c14619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa62a25b2b9493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95c97cf6d234424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edc479ef37c498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d3c34ba0c14619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>