--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6290c814ccf644b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94bf93163af47e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d3c34ba0c14619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19cbcf72d44d4964"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edc479ef37c498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d3c34ba0c14619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93b800aab2945e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19cbcf72d44d4964" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>