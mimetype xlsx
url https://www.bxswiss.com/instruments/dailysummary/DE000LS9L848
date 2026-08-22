--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94bf93163af47e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0e1d2ea6044ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19cbcf72d44d4964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11fa2ff0ce04d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93b800aab2945e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19cbcf72d44d4964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6e9a974b2e4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11fa2ff0ce04d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopLTM Bio+Tech+IT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>