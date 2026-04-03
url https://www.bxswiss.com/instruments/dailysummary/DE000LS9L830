--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0213f76c104856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47143cb6995e46fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52990a0e9bd24d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75c5565837a4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a907fc37f34947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52990a0e9bd24d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f67efe612284db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75c5565837a4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>