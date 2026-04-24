--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47143cb6995e46fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abf83c654a54895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75c5565837a4e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836b32d34aa34756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f67efe612284db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75c5565837a4e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f3809294f64655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836b32d34aa34756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>173,252</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,029</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,233</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>