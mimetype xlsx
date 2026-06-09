--- v4 (2026-04-24)
+++ v5 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abf83c654a54895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf541b1b2479e49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836b32d34aa34756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6f6705469e4b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f3809294f64655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836b32d34aa34756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd505005486418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6f6705469e4b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,150</x:t>
-[...225 lines deleted...]
-          <x:t>180,671</x:t>
+          <x:t>180,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>