--- v5 (2026-06-09)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf541b1b2479e49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4f651863b847fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6f6705469e4b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b4b5638d3384397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd505005486418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6f6705469e4b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff9146b70a84b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b4b5638d3384397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>