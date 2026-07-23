--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4f651863b847fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb2ff05c5d84aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b4b5638d3384397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8378c24ed09423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff9146b70a84b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b4b5638d3384397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec028d229674d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8378c24ed09423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>