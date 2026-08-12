--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb2ff05c5d84aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d21f8d04e604f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8378c24ed09423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d2918188d34b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec028d229674d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8378c24ed09423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125e7eb311d943ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d2918188d34b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>