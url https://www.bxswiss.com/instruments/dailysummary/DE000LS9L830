--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d21f8d04e604f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9b60c01cb34252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d2918188d34b4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365084b392994be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125e7eb311d943ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d2918188d34b4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd13caab51994b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365084b392994be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>