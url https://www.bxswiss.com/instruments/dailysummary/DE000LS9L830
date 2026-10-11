--- v9 (2026-09-01)
+++ v10 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9b60c01cb34252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436825528f004473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365084b392994be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee959e03990473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd13caab51994b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365084b392994be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7d7506c9c941aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee959e03990473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>192,057</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>