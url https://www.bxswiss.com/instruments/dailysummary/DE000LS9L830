--- v10 (2026-10-11)
+++ v11 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436825528f004473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bdfb6a3529b4d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee959e03990473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0589d28dc3d4c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7d7506c9c941aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee959e03990473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5357c99fc46240fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0589d28dc3d4c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>