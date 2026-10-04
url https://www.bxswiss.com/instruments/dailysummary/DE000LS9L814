--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca02774b2e44481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec082dfa2344485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf8348360e64384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1eb6c257ed94d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f7a17294944cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf8348360e64384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14399e9abf4e461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1eb6c257ed94d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>