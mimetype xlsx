--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec082dfa2344485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646f9d4c9b9d47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1eb6c257ed94d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e8cda0a8cb4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14399e9abf4e461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1eb6c257ed94d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14fbb372e984843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e8cda0a8cb4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,263</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>177,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>