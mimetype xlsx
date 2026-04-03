--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fd4fe513a14d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff29a888ecb1493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b943425bc7a4810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90abe869fa3042da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3d840f618a4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b943425bc7a4810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fd1cd707bb44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90abe869fa3042da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>157,544</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>