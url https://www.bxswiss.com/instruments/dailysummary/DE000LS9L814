--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff29a888ecb1493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75569557bb8f46e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90abe869fa3042da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5adeadcc21e04bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fd1cd707bb44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90abe869fa3042da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8361d27c61a74c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5adeadcc21e04bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>