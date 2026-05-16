--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75569557bb8f46e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7506243bdfde4a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5adeadcc21e04bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80e6714976942a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8361d27c61a74c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5adeadcc21e04bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a03a95688c4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80e6714976942a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>