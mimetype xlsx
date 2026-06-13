--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7506243bdfde4a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527adc3ab5254f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80e6714976942a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6faea119212426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a03a95688c4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80e6714976942a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb5720a2c3640a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6faea119212426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>