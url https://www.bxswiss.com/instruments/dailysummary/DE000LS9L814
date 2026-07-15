--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527adc3ab5254f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d71c704d554839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6faea119212426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21971d53da614ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb5720a2c3640a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6faea119212426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e02ff9430dd4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21971d53da614ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,370</x:t>
-[...360 lines deleted...]
-          <x:t>170,940</x:t>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>