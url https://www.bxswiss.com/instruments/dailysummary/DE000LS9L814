--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d71c704d554839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc58247c72484435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21971d53da614ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3521f2bc509f4f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e02ff9430dd4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21971d53da614ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f43fffe26c4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3521f2bc509f4f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>