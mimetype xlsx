--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc58247c72484435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e00927b1844fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3521f2bc509f4f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1853671f8e2f472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f43fffe26c4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3521f2bc509f4f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043160873cf742ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1853671f8e2f472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>