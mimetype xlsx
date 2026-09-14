--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e00927b1844fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca02774b2e44481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1853671f8e2f472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf8348360e64384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043160873cf742ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1853671f8e2f472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f7a17294944cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf8348360e64384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bargeldlos bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,813</x:t>
-[...306 lines deleted...]
-          <x:t>184,832</x:t>
+          <x:t>181,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>