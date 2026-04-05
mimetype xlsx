--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41db42e6c265434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab55691722bc427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c73f5fd80074fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9159393ad464ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f7d7a5f76d43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c73f5fd80074fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref442e871ac146ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9159393ad464ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>110,716</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>108,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>