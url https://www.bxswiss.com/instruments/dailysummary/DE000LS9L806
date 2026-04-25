--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab55691722bc427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f1bb2caf7d4f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9159393ad464ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b37cdb29c94e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref442e871ac146ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9159393ad464ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab7a4ecc7974ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b37cdb29c94e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>