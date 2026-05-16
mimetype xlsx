--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f1bb2caf7d4f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697c125dcf1e4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b37cdb29c94e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92a8d84f02740ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab7a4ecc7974ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b37cdb29c94e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f80ebbdf9a449a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92a8d84f02740ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>