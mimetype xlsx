--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697c125dcf1e4f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re189a75b92af43fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92a8d84f02740ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8453ef38622b4e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f80ebbdf9a449a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92a8d84f02740ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2440d4b3f2c4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8453ef38622b4e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>