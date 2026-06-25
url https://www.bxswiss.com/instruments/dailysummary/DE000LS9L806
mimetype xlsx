--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re189a75b92af43fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159012c313cc41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8453ef38622b4e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790c882ea35b4281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2440d4b3f2c4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8453ef38622b4e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01cae23c06f145a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790c882ea35b4281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>