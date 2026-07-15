--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159012c313cc41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c271becc958477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790c882ea35b4281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8452fa14dde14996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01cae23c06f145a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790c882ea35b4281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b456b04af64015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8452fa14dde14996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>116,436</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>117,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,250</x:t>
-[...458 lines deleted...]
-          <x:t>117,068</x:t>
+          <x:t>117,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>