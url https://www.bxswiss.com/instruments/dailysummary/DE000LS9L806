--- v10 (2026-07-15)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c271becc958477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61822653932047ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8452fa14dde14996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaddbe54face4dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b456b04af64015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8452fa14dde14996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e56b9569fd24049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaddbe54face4dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>118,579</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>