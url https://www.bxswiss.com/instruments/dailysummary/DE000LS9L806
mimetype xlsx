--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61822653932047ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294f1bcf0d8d46bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaddbe54face4dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e7cb39237a4a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e56b9569fd24049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaddbe54face4dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef05c02a0bc4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e7cb39237a4a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>122,445</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,405</x:t>
-[...21 lines deleted...]
-          <x:t>122,299</x:t>
+          <x:t>121,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>121,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>