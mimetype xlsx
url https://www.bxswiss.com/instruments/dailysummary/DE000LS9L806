--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294f1bcf0d8d46bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891936351d2d4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e7cb39237a4a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R886ec00c0ab2452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef05c02a0bc4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e7cb39237a4a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724cabf60f904f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R886ec00c0ab2452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...249 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,755</x:t>
-[...306 lines deleted...]
-          <x:t>122,379</x:t>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>