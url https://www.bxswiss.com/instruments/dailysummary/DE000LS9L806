--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891936351d2d4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b19f63351294134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R886ec00c0ab2452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ed43ec1f8d4830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724cabf60f904f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R886ec00c0ab2452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe2f04df01a4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ed43ec1f8d4830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Andyks-BKI-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>