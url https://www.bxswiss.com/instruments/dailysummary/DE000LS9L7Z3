--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bb5838b8aa47eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra493fb67fd51403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d072432ab7d49c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6fb9174c514f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912f76e06bd14dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d072432ab7d49c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32bdd53e11f64452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6fb9174c514f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Technology Rule Breakers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>