--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra493fb67fd51403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9e56616c314dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6fb9174c514f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23a431eed2d4796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32bdd53e11f64452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6fb9174c514f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132861f7da264cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23a431eed2d4796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Technology Rule Breakers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>