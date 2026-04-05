--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc539dc9ddb284ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re044ce50854746d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4286f6cff7d40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c46b368f4b4e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8de1da055a48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4286f6cff7d40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R759f428979804ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c46b368f4b4e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Technology Rule Breakers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>