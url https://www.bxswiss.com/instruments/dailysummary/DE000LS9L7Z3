--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re044ce50854746d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8a0249c45b4aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c46b368f4b4e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc09e3cf7514255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R759f428979804ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c46b368f4b4e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc16b60971ff54b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc09e3cf7514255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Technology Rule Breakers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>