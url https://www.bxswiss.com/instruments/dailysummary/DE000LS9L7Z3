--- v7 (2026-04-30)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8a0249c45b4aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a52a6b225346bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc09e3cf7514255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05dfc13a4ae4d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc16b60971ff54b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc09e3cf7514255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0906b3541e894a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05dfc13a4ae4d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Technology Rule Breakers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>158,022</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>