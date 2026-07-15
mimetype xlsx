--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a52a6b225346bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5c49e6d0e74abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05dfc13a4ae4d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b9e240343947de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0906b3541e894a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05dfc13a4ae4d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e668764c6c94125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b9e240343947de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Technology Rule Breakers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>187,230</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>