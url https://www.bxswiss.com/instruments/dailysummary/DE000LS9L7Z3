--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5c49e6d0e74abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40319ba61ecb4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b9e240343947de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83097a4c207440ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e668764c6c94125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b9e240343947de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f44286ce18844dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83097a4c207440ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Technology Rule Breakers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>