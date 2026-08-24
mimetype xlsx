--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40319ba61ecb4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56ed809427841c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83097a4c207440ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c92623963f44cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f44286ce18844dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83097a4c207440ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96909d9378e64185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c92623963f44cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Technology Rule Breakers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>