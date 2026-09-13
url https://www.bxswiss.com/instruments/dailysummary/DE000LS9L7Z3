--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56ed809427841c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bb5838b8aa47eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c92623963f44cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d072432ab7d49c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96909d9378e64185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c92623963f44cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912f76e06bd14dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d072432ab7d49c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Technology Rule Breakers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Z3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>