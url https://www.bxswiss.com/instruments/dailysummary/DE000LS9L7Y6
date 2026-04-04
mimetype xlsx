--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f023d434e9e48f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b4dd5335e7499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6d1b439f244778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c2111196124814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc9ac218a5d4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6d1b439f244778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e06b449503448bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c2111196124814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vegan Mega Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...176 lines deleted...]
-          <x:t>54,511</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,621</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>53,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>