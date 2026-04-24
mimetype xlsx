--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b4dd5335e7499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865f8140fed941d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c2111196124814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd18017ebcd42b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e06b449503448bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c2111196124814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra581d38719754244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd18017ebcd42b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vegan Mega Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>