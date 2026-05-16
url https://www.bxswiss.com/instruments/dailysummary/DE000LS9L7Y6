--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865f8140fed941d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf11dbd8f50d4398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd18017ebcd42b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1554f44518ff46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra581d38719754244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd18017ebcd42b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd565e80cd5314159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1554f44518ff46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vegan Mega Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>