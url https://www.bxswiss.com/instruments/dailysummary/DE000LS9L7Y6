--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf11dbd8f50d4398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c96029cc9524f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1554f44518ff46f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251432dd755143ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd565e80cd5314159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1554f44518ff46f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ef4e5349644e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251432dd755143ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vegan Mega Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>