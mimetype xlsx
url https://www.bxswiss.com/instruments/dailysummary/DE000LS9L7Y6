--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c96029cc9524f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fcc68f4ce443ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251432dd755143ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34aa402b83e64d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ef4e5349644e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251432dd755143ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689c79e93dcf4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34aa402b83e64d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vegan Mega Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,244</x:t>
-[...43 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>55,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,185</x:t>
-[...458 lines deleted...]
-          <x:t>55,934</x:t>
+          <x:t>55,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>54,569</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>