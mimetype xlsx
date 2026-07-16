--- v10 (2026-06-25)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fcc68f4ce443ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8adaabb535e411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34aa402b83e64d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c519eaa279949a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689c79e93dcf4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34aa402b83e64d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893cdc3e93d04fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c519eaa279949a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vegan Mega Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>