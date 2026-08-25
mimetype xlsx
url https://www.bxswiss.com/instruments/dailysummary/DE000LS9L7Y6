--- v11 (2026-07-16)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8adaabb535e411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f49769af15472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c519eaa279949a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8445fb3b054a4224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893cdc3e93d04fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c519eaa279949a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44aa6d9730284e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8445fb3b054a4224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vegan Mega Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>53,498</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>