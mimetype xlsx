--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f49769af15472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6a0084a9054e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8445fb3b054a4224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cde230ef41744e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44aa6d9730284e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8445fb3b054a4224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116a499a66224347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cde230ef41744e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vegan Mega Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L7Y6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>