--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1a9e318e214679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf17ff50d48d443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3131881db942d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2d23b009c84fff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf5fa7ef50843f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3131881db942d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83b152ff78f4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2d23b009c84fff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>70,420</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,676</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,478</x:t>
-[...48 lines deleted...]
-          <x:t>70,769</x:t>
+          <x:t>70,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,965</x:t>
-[...328 lines deleted...]
-          <x:t>70,800</x:t>
+          <x:t>71,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>