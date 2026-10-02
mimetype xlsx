--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf17ff50d48d443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b1adda81ef4f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2d23b009c84fff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5b615ce246482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83b152ff78f4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2d23b009c84fff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9760765327864349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5b615ce246482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>70,608</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...370 lines deleted...]
-          <x:t>71,467</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>