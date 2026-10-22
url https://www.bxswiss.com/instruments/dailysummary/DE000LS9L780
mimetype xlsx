--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b1adda81ef4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1845d8a4062b4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5b615ce246482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d90c13510cf4628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9760765327864349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5b615ce246482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf980813393a14feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d90c13510cf4628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,032</x:t>
@@ -791,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>