--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0310883aafa14d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74e44060481415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b59652bfce4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e416d56fc5b45e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f31da403984e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b59652bfce4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f460fc3b6c74c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e416d56fc5b45e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>66,911</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,350</x:t>
-[...48 lines deleted...]
-          <x:t>66,688</x:t>
+          <x:t>65,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,896</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>66,863</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>