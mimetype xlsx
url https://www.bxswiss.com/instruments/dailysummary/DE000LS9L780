--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74e44060481415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16883c816ab0431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e416d56fc5b45e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ec9d369fe54305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f460fc3b6c74c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e416d56fc5b45e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9bfdb8777047a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ec9d369fe54305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>