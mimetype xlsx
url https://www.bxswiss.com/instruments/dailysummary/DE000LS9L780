--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16883c816ab0431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f8e8316d9640c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ec9d369fe54305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4467dbd8f7d4809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9bfdb8777047a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ec9d369fe54305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c84ececfe894fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4467dbd8f7d4809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>68,717</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...208 lines deleted...]
-          <x:t>69,822</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>