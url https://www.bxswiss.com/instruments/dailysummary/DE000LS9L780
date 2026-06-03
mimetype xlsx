--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f8e8316d9640c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff33ef44d674948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4467dbd8f7d4809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92856542e63d4402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c84ececfe894fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4467dbd8f7d4809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a0d117a9b54a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92856542e63d4402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>