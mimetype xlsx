--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff33ef44d674948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5304ef8b8b704d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92856542e63d4402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e94189ebd5748ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a0d117a9b54a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92856542e63d4402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0299a480a7c14a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e94189ebd5748ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>