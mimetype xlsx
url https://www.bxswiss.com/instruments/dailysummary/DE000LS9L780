--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5304ef8b8b704d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0410f096ebad4bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e94189ebd5748ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6713c848d844fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0299a480a7c14a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e94189ebd5748ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3302daec21d347fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6713c848d844fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>68,888</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,712</x:t>
-[...161 lines deleted...]
-          <x:t>70,658</x:t>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>