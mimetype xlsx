--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0410f096ebad4bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6d61d5c4fa4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6713c848d844fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3d6e66155f440b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3302daec21d347fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6713c848d844fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b5cb20306c4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3d6e66155f440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>68,888</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,712</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>68,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>