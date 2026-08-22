--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6d61d5c4fa4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1a9e318e214679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3d6e66155f440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3131881db942d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b5cb20306c4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3d6e66155f440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf5fa7ef50843f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3131881db942d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte + Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>