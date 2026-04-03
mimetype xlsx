--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf641504a2ca84454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f650cfe707b4245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra827804341884f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c347220ede54775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e456e47e5a45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra827804341884f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8fcc51fd5b442cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c347220ede54775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>