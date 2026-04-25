--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f650cfe707b4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178e6ff4f3624816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c347220ede54775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb914b226010b40cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8fcc51fd5b442cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c347220ede54775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a1df113e4b45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb914b226010b40cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>