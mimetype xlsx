--- v7 (2026-04-25)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178e6ff4f3624816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7630d5b5934117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb914b226010b40cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38c203ac69c476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a1df113e4b45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb914b226010b40cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83cf34f42bca49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38c203ac69c476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>