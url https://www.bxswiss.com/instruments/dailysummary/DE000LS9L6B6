--- v8 (2026-04-25)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7630d5b5934117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7788ca0c9cd41a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38c203ac69c476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1627e8813c446f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83cf34f42bca49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38c203ac69c476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1051a1585b7b4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1627e8813c446f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>180,286</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>