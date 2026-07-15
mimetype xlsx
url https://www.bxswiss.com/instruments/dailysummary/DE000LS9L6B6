--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7788ca0c9cd41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcef66da41b4a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1627e8813c446f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05509b92581d455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1051a1585b7b4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1627e8813c446f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf9fed8b69e4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05509b92581d455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>188,621</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>