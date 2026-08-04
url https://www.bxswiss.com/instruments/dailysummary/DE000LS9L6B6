--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcef66da41b4a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0f870088d74607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05509b92581d455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7be067b41d714852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf9fed8b69e4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05509b92581d455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741dd987f534482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7be067b41d714852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>