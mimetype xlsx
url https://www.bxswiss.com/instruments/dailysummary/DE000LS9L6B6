--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0f870088d74607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726ac93fd05a4ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7be067b41d714852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876f2e45fa014cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741dd987f534482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7be067b41d714852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69e5ca136ab46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876f2e45fa014cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>