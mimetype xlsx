--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726ac93fd05a4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb2401d34c94bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876f2e45fa014cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54d2fd911934b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69e5ca136ab46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876f2e45fa014cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2b5cb64eb44125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54d2fd911934b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>187,649</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,323</x:t>
-[...247 lines deleted...]
-          <x:t>186,242</x:t>
+          <x:t>187,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>