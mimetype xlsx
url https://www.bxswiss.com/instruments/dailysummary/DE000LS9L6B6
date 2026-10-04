--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb2401d34c94bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c94808f0a248cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54d2fd911934b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a05895039b4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2b5cb64eb44125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54d2fd911934b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc845c2f06d124c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a05895039b4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>