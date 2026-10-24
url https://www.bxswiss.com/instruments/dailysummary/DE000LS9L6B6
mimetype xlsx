--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c94808f0a248cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978af0b377e54833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a05895039b4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9507dfca4f8a49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc845c2f06d124c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a05895039b4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76845ad24d6474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9507dfca4f8a49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moarls Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L6B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>