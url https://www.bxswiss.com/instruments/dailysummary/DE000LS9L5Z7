--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66f0af287dd45fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ce99569ee343d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeffc4d521e84931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987a7d4a60e74d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6562642211eb4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeffc4d521e84931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec9a35bdf594f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987a7d4a60e74d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>306,044</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,494</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>