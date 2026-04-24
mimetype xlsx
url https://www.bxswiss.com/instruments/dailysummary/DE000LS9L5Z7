--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ce99569ee343d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962c872cd08d4e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987a7d4a60e74d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7848a03088fd4214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec9a35bdf594f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987a7d4a60e74d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329db7b31c15479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7848a03088fd4214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>