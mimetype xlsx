--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962c872cd08d4e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367c1f3177a24c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7848a03088fd4214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b931c856b8a42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329db7b31c15479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7848a03088fd4214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad3f457695d40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b931c856b8a42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>