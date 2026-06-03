--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367c1f3177a24c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18367fc66d054b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b931c856b8a42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0203aa298354584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad3f457695d40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b931c856b8a42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a4203e9c2a450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0203aa298354584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>