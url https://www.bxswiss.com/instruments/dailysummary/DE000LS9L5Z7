--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18367fc66d054b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67503eafd0af4553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0203aa298354584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a38d06366eb4cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a4203e9c2a450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0203aa298354584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e62d51282f84b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a38d06366eb4cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>367,750</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>385,629</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>