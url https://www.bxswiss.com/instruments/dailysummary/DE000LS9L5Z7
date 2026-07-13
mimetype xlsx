--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67503eafd0af4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef58bfbd2f745a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a38d06366eb4cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d79b75930114c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e62d51282f84b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a38d06366eb4cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbad25cc6484c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d79b75930114c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>