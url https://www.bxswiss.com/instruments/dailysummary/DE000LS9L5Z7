--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef58bfbd2f745a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d69196ae53495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d79b75930114c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b0cac3eff44163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbad25cc6484c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d79b75930114c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8ec52ec4544382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b0cac3eff44163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>368,601</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>367,598</x:t>
-[...355 lines deleted...]
-          <x:t>381,816</x:t>
+          <x:t>375,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>