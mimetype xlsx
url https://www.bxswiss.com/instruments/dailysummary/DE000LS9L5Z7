--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d69196ae53495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6889c2ca22ad435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b0cac3eff44163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc52bc99ad64618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8ec52ec4544382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b0cac3eff44163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f99a71b09a4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc52bc99ad64618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>