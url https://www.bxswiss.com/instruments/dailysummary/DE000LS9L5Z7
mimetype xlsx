--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6889c2ca22ad435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9936de2d92046c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc52bc99ad64618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1763975f2f2d4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f99a71b09a4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc52bc99ad64618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a74b556f21b4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1763975f2f2d4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>