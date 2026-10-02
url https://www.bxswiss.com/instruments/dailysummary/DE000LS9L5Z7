--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9936de2d92046c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe0237e46004b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1763975f2f2d4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853f7cdf5e724a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a74b556f21b4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1763975f2f2d4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5cdfb7561c748de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853f7cdf5e724a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>