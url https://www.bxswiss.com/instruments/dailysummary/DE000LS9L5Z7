--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe0237e46004b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16702136ef084e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853f7cdf5e724a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3416b91c38a4304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5cdfb7561c748de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853f7cdf5e724a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref767ee73d784cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3416b91c38a4304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Game Industry C: Total Gaming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Z7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>