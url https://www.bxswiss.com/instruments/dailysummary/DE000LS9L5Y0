--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb84efa5f4b4028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285d761c595e4dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e71d5ae3ff4067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9fecfc0317433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a23bee28d64936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e71d5ae3ff4067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62db22a28cf4498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9fecfc0317433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,638</x:t>
-[...48 lines deleted...]
-          <x:t>100,625</x:t>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,571</x:t>
-[...355 lines deleted...]
-          <x:t>100,808</x:t>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>