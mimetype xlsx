--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285d761c595e4dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14455828d9d54830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9fecfc0317433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb0ca596e7d47e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62db22a28cf4498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9fecfc0317433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfceb741ce10f4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb0ca596e7d47e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,961</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>31.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,974</x:t>
-[...360 lines deleted...]
-          <x:t>101,698</x:t>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>