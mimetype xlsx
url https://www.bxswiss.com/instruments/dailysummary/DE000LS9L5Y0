--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14455828d9d54830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c4cb206b244d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb0ca596e7d47e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e890f2b0674fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfceb741ce10f4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb0ca596e7d47e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb047cc67289449ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e890f2b0674fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>