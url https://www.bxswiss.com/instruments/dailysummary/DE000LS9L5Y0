--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c1441ba0654bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409d657f4acc46e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4261c9af16d448b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5d527b080c4dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R930fa4ffdb574f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4261c9af16d448b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e291fc12064b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5d527b080c4dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,723</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>97,557</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>