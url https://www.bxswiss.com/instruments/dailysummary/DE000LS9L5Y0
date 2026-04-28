--- v5 (2026-04-03)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409d657f4acc46e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc529687938e4259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5d527b080c4dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58912cde5b34c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e291fc12064b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5d527b080c4dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242f458c6ef34248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58912cde5b34c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...463 lines deleted...]
-          <x:t>98,812</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,779</x:t>
@@ -764,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>