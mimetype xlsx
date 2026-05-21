--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc529687938e4259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef4d4ddb32247e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58912cde5b34c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0ea8b0ecc947b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242f458c6ef34248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58912cde5b34c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208414e6191d4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0ea8b0ecc947b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,411</x:t>
-[...139 lines deleted...]
-          <x:t>98,846</x:t>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...100 lines deleted...]
-          <x:t>99,303</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>