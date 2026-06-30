--- v7 (2026-05-21)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef4d4ddb32247e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14ca0cc2ee84858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0ea8b0ecc947b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815f573fa87d470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208414e6191d4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0ea8b0ecc947b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ce5ec859814d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815f573fa87d470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,051</x:t>
-[...48 lines deleted...]
-          <x:t>99,050</x:t>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,923</x:t>
-[...490 lines deleted...]
-          <x:t>98,646</x:t>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>