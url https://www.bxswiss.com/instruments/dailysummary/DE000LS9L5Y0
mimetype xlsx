--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14ca0cc2ee84858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1ed5a98392461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815f573fa87d470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e32cc899d904afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ce5ec859814d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815f573fa87d470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32ccb8939384b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e32cc899d904afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>99,050</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,041</x:t>
-[...70 lines deleted...]
-          <x:t>99,277</x:t>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,191</x:t>
-[...129 lines deleted...]
-          <x:t>99,793</x:t>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,757</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>99,224</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>99,428</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>