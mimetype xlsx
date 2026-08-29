--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1ed5a98392461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb84efa5f4b4028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e32cc899d904afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e71d5ae3ff4067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32ccb8939384b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e32cc899d904afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a23bee28d64936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e71d5ae3ff4067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smaller Global Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,486</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>