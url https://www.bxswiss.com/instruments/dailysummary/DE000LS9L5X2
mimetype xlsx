--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846a000fe52340fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed3ac26386c468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a61e17e8b014f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2172f7203c84248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0c19f548324e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a61e17e8b014f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf386f97e244461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2172f7203c84248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>850,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>861,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>848,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>849,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>821,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>817,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>