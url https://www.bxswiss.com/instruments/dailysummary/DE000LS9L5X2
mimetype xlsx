--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed3ac26386c468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12063c47c1c347db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2172f7203c84248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadcf4befa8a4049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf386f97e244461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2172f7203c84248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0af1c1026ad4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadcf4befa8a4049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>837,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>837,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>820,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>833,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>833,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>844,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>841,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>