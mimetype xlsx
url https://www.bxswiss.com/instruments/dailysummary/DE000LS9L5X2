--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12063c47c1c347db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee064e4d876474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadcf4befa8a4049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d5d42e79304994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0af1c1026ad4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadcf4befa8a4049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472b44aecda540b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d5d42e79304994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>853,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>858,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>847,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>879,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>897,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>878,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>887,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>