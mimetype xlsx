--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997365e79d4e47b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdfa323598ea4826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ead7020189d449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c4d538a1de4cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d77afd9f2ab4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ead7020189d449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69dc19d58b304c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c4d538a1de4cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>662,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>