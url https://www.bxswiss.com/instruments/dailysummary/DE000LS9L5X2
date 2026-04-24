--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdfa323598ea4826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91e5eac44e44e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c4d538a1de4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8886eade264096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69dc19d58b304c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c4d538a1de4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde58dcd58cf74794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8886eade264096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>670,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>