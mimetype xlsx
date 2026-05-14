--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91e5eac44e44e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4604d196f31d460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8886eade264096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d812181cea4e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde58dcd58cf74794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8886eade264096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f8ad5a40e6439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d812181cea4e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>696,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>755,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>