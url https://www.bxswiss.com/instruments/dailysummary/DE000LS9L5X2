--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4604d196f31d460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e41c1d876c40e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d812181cea4e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedc2c4bcea2462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f8ad5a40e6439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d812181cea4e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb42932ab3974654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedc2c4bcea2462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>813,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>826,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>