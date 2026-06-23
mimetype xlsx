--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e41c1d876c40e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd817a64c9843c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedc2c4bcea2462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabe7d59576f4ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb42932ab3974654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedc2c4bcea2462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa517c367793478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabe7d59576f4ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>800,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>843,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>862,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>841,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>847,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>