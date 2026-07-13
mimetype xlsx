--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd817a64c9843c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd761abd03fb4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabe7d59576f4ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6516bcf43cf649cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa517c367793478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabe7d59576f4ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d32f5b448f4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6516bcf43cf649cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>773,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>783,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>781,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>813,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>794,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>