--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd761abd03fb4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846a000fe52340fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6516bcf43cf649cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a61e17e8b014f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d32f5b448f4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6516bcf43cf649cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0c19f548324e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a61e17e8b014f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amerikanische Technologietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>795,076</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>