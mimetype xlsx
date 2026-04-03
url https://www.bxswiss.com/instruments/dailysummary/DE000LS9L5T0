--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458360e4deeb4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1f41cdbcbe46ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2660dfe4b3ee48ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc1cdf1e0804497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42275f53ec4549c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2660dfe4b3ee48ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1fa434a6d6f4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc1cdf1e0804497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>