--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1f41cdbcbe46ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282132e9bbe5430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc1cdf1e0804497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c3288b2dcc40cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1fa434a6d6f4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc1cdf1e0804497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9b35eb7f42494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c3288b2dcc40cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>