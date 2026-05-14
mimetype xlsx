--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282132e9bbe5430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b49e2afbf3e4b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c3288b2dcc40cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c155dd0cb644e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9b35eb7f42494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c3288b2dcc40cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646a5a3bc9724988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c155dd0cb644e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>