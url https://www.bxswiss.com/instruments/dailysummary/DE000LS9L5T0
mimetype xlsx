--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b49e2afbf3e4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad8061a561d4295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c155dd0cb644e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31817fcc88bb4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646a5a3bc9724988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c155dd0cb644e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7312f9181e40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31817fcc88bb4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,388</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>68,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,911</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>