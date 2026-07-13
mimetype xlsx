--- v9 (2026-06-03)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad8061a561d4295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc663996cfbc94dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31817fcc88bb4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a0d4d7990f4351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7312f9181e40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31817fcc88bb4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c76f6fab57142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a0d4d7990f4351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>59,344</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>