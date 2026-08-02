--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc663996cfbc94dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72577186a9b74b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a0d4d7990f4351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc67c5fd0b34097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c76f6fab57142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a0d4d7990f4351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26313876c29c4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc67c5fd0b34097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>