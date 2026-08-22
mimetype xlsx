--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72577186a9b74b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9719a1f823b04fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc67c5fd0b34097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc840fab4b940c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26313876c29c4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc67c5fd0b34097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694c0fedc1a34fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc840fab4b940c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>