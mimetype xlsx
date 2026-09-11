--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9719a1f823b04fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a66a2e5d10a48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc840fab4b940c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac13f820d6445a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694c0fedc1a34fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc840fab4b940c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9057c5cb81147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac13f820d6445a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>