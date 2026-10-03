--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a66a2e5d10a48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6687127b89446fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac13f820d6445a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59aaea75f046402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9057c5cb81147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac13f820d6445a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44869d49c1114427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59aaea75f046402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>17,618</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...597 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,651</x:t>
-[...9 lines deleted...]
-          <x:t>20,167</x:t>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>