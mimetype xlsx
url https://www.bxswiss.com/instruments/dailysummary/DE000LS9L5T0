--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6687127b89446fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb202275b55040ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59aaea75f046402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra683b5cdd5bf4510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44869d49c1114427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59aaea75f046402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ffddd557ef4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra683b5cdd5bf4510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scale Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,651</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>17,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,938</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>