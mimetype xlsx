--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d96a285b7cc42f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc0dcb27bf14bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493e2a3bf9214282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b37b9c19ebc46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95066cd0f2b40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493e2a3bf9214282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6015c9acf6c04e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b37b9c19ebc46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,551</x:t>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,443</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>9,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>