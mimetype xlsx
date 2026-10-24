--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc0dcb27bf14bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18e6be7aef947d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b37b9c19ebc46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b829d3fdc8143e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6015c9acf6c04e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b37b9c19ebc46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6de2fffcea4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b829d3fdc8143e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,551</x:t>
-[...38 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,527</x:t>
-[...53 lines deleted...]
-          <x:t>9,523</x:t>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,449</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...482 lines deleted...]
-          <x:t>9,386</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>