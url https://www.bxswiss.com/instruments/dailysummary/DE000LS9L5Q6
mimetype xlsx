--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79eb7c3ff7fe466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb600884a77440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cfce8423e534975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab49f4aa84414a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cd5549889c4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cfce8423e534975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba476ef00b04bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab49f4aa84414a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...215 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,998</x:t>
-[...16 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>9,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,031</x:t>
-[...387 lines deleted...]
-          <x:t>9,042</x:t>
+          <x:t>9,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>