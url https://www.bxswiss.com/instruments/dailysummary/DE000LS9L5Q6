--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb600884a77440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739006d213c04091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab49f4aa84414a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5989915fc3e64a4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba476ef00b04bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab49f4aa84414a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52296f2d19e48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5989915fc3e64a4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,999</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,936</x:t>
-[...227 lines deleted...]
-          <x:t>8,847</x:t>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,833</x:t>
-[...151 lines deleted...]
-          <x:t>8,915</x:t>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,896</x:t>
-[...38 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,024</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>9,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>9,002</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>