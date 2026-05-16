--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739006d213c04091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf251588773434635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5989915fc3e64a4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re901d1c52e5041bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52296f2d19e48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5989915fc3e64a4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad78de4c8ac34329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re901d1c52e5041bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,024</x:t>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,995</x:t>
-[...75 lines deleted...]
-          <x:t>8,897</x:t>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>8,997</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,074</x:t>
-[...198 lines deleted...]
-          <x:t>9,060</x:t>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>