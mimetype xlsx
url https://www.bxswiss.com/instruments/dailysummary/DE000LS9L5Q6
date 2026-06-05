--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf251588773434635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6129f2ae6d468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re901d1c52e5041bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46adb04c97c4eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad78de4c8ac34329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re901d1c52e5041bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a163fd534214360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46adb04c97c4eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,031</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,991</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,074</x:t>
-[...4 lines deleted...]
-          <x:t>8,994</x:t>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>9,068</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,044</x:t>
-[...26 lines deleted...]
-          <x:t>9,050</x:t>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,054</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,028</x:t>
-[...225 lines deleted...]
-          <x:t>8,968</x:t>
+          <x:t>9,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>