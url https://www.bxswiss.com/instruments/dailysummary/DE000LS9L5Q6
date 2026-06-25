--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6129f2ae6d468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa1ee6b5f1b4cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46adb04c97c4eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e802cfcbb84d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a163fd534214360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46adb04c97c4eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dcacc738814b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e802cfcbb84d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,974</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,022</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,028</x:t>
-[...124 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,018</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>9,044</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,015</x:t>
-[...215 lines deleted...]
-          <x:t>8,987</x:t>
+          <x:t>9,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,054</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>9,099</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>