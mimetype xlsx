--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa1ee6b5f1b4cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f707294a134f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e802cfcbb84d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c9677f9abc4218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dcacc738814b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e802cfcbb84d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76dd21e6c12c4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c9677f9abc4218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,987</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>9,021</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,010</x:t>
-[...43 lines deleted...]
-          <x:t>9,061</x:t>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,042</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>9,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>9,076</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>