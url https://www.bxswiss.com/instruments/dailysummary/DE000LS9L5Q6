--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f707294a134f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f4f4a7462e48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c9677f9abc4218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b318b9ff11a4375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76dd21e6c12c4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c9677f9abc4218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dddf1e176b14d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b318b9ff11a4375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>9,115</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,080</x:t>
-[...38 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,115</x:t>
-[...21 lines deleted...]
-          <x:t>9,082</x:t>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,020</x:t>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>9,063</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,061</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>9,134</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>9,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>