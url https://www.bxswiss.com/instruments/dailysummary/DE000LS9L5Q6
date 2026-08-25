--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f4f4a7462e48c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf2a23556994472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b318b9ff11a4375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7abad0a9c74df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dddf1e176b14d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b318b9ff11a4375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d47f4d16324158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7abad0a9c74df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>9,143</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,127</x:t>
-[...247 lines deleted...]
-          <x:t>9,252</x:t>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>