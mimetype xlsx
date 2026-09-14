--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf2a23556994472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d96a285b7cc42f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7abad0a9c74df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493e2a3bf9214282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d47f4d16324158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7abad0a9c74df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95066cd0f2b40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493e2a3bf9214282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BestOfCannabis w:o&amp;Marc Davis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5Q6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>9,421</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,391</x:t>
-[...11 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,551</x:t>
-[...198 lines deleted...]
-          <x:t>9,535</x:t>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>