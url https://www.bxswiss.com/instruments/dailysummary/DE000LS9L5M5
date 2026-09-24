--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f4385cc721047e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a5da4e86774187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f08d176ca74a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307bcfa9374f48b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5acc2d800b94a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f08d176ca74a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad159c4bc314cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307bcfa9374f48b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>