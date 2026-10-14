--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a5da4e86774187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd272c920f5e74a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307bcfa9374f48b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4588bf6f3a34907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad159c4bc314cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307bcfa9374f48b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffd7ee1d76440a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4588bf6f3a34907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>