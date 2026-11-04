--- v12 (2026-10-14)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd272c920f5e74a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df13641048e4afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4588bf6f3a34907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4c723703064291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffd7ee1d76440a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4588bf6f3a34907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf6639be7cd47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4c723703064291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>