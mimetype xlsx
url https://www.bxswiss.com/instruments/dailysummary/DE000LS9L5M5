--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2b67b794f047ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37aa40056dc04a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re341aafd20434fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d59beff0c84123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a524aeb42641de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re341aafd20434fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440770302a4d4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d59beff0c84123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>