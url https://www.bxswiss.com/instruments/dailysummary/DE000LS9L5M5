--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37aa40056dc04a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485b68bfdc0d47d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d59beff0c84123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red49bc7f6b7049b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440770302a4d4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d59beff0c84123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd24efa9a3d41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red49bc7f6b7049b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>