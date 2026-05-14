--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485b68bfdc0d47d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec631eae795946f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red49bc7f6b7049b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2991f4f4b4746c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd24efa9a3d41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red49bc7f6b7049b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba381f1c30c48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2991f4f4b4746c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>