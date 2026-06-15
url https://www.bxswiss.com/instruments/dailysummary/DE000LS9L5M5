--- v6 (2026-05-14)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec631eae795946f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc0f6256d454910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2991f4f4b4746c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809336b9e1f247e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba381f1c30c48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2991f4f4b4746c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9deaa7af0ee74301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809336b9e1f247e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>297,889</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>