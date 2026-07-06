--- v7 (2026-06-15)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc0f6256d454910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd948caf6150548ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809336b9e1f247e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59a63b525424ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9deaa7af0ee74301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809336b9e1f247e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2356d8dcdec842e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59a63b525424ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...259 lines deleted...]
-          <x:t>315,904</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>315,345</x:t>
-[...269 lines deleted...]
-          <x:t>313,062</x:t>
+          <x:t>315,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>