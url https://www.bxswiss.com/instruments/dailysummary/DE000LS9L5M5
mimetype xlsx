--- v8 (2026-07-06)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd948caf6150548ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db2be0e93284e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59a63b525424ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17163b870a2c4f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2356d8dcdec842e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59a63b525424ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbee49cfb5ed4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17163b870a2c4f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...458 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>314,210</x:t>
-[...117 lines deleted...]
-          <x:t>316,729</x:t>
+          <x:t>315,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>