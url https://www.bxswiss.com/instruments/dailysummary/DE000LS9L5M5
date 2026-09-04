--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db2be0e93284e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f4385cc721047e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17163b870a2c4f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f08d176ca74a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbee49cfb5ed4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17163b870a2c4f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5acc2d800b94a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f08d176ca74a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BaumbergMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5M5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>