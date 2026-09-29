--- v12 (2026-09-08)
+++ v13 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9ed8e713ce4559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5337c0bca18f4dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d43d53b8744244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193e8c311e214b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9cbf1f7f674c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d43d53b8744244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c24624f96541a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193e8c311e214b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,710</x:t>
-[...360 lines deleted...]
-          <x:t>220,680</x:t>
+          <x:t>217,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>