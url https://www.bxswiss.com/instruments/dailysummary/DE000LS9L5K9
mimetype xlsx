--- v13 (2026-09-29)
+++ v14 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5337c0bca18f4dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c31de1726a45c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193e8c311e214b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ae520299444f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c24624f96541a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193e8c311e214b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3332d4f8e742ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ae520299444f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>