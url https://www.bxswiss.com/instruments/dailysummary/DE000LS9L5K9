--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848b7febb46245c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09bdfa0b6a04a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511a3afc4f794579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1db1c797174c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb6e6f98b7348fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511a3afc4f794579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc361bf11a3b84aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1db1c797174c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>