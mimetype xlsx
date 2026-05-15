--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09bdfa0b6a04a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0977071e03ff4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1db1c797174c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4680d168de54236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc361bf11a3b84aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1db1c797174c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea222c33ed14dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4680d168de54236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>181,379</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>