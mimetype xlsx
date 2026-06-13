--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0977071e03ff4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57eff45696e4769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4680d168de54236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d872532a3f4d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea222c33ed14dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4680d168de54236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f9162b7aa24474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d872532a3f4d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>