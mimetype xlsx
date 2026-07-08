--- v8 (2026-06-13)
+++ v9 (2026-07-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57eff45696e4769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6db3837c164bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d872532a3f4d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc462705d2de84821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f9162b7aa24474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d872532a3f4d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e596b8ca9043f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc462705d2de84821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>