--- v9 (2026-07-08)
+++ v10 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6db3837c164bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6577d7e9d6483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc462705d2de84821"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251c0d81bac1455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e596b8ca9043f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc462705d2de84821" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac4ad537d334d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251c0d81bac1455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>207,110</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>210,272</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>