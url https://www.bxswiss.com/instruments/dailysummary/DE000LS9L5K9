--- v10 (2026-07-28)
+++ v11 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6577d7e9d6483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8e275fa4374aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251c0d81bac1455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe53dea801b490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac4ad537d334d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251c0d81bac1455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ddf4f5dd764ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe53dea801b490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>208,646</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,630</x:t>
-[...301 lines deleted...]
-          <x:t>208,887</x:t>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>