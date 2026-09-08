--- v11 (2026-08-17)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8e275fa4374aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9ed8e713ce4559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe53dea801b490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d43d53b8744244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ddf4f5dd764ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe53dea801b490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9cbf1f7f674c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d43d53b8744244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Economy Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>