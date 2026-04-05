--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7824c51caf24396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c28c12339244da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ca8df863e747dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9446ceffbe436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9908a0719c9a4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ca8df863e747dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d6e51ba90d46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9446ceffbe436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>75,777</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>