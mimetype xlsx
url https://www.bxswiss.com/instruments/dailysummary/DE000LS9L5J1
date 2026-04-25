--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c28c12339244da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570ad4e3446b4811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9446ceffbe436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4077640b9044443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d6e51ba90d46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9446ceffbe436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da8970a2dc84fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4077640b9044443" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>73,924</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,092</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>