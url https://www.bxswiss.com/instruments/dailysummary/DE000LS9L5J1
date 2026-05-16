--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570ad4e3446b4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fa282140444240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4077640b9044443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e8be60be344228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da8970a2dc84fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4077640b9044443" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4fbbdd79a2e4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e8be60be344228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>