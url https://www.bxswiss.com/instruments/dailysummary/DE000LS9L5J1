--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fa282140444240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra522d53563904398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e8be60be344228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8275d09859f457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4fbbdd79a2e4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e8be60be344228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89593a0469c14ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8275d09859f457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>