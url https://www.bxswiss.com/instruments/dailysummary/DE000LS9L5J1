--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra522d53563904398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08028a39b1124dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8275d09859f457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cac12f95564d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89593a0469c14ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8275d09859f457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b74536ffc7c4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cac12f95564d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>