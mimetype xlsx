--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08028a39b1124dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0fe0e8db2e41f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cac12f95564d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692b78f253f746e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b74536ffc7c4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cac12f95564d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54435dbce6ba468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692b78f253f746e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>