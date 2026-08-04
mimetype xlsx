--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0fe0e8db2e41f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77fd4556ef44af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692b78f253f746e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864c7672dc5945f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54435dbce6ba468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692b78f253f746e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36411db84b843cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864c7672dc5945f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>70,512</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,616</x:t>
-[...409 lines deleted...]
-          <x:t>70,729</x:t>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>