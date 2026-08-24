--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77fd4556ef44af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1268ca6105294261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864c7672dc5945f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd89b5f2a1ecb44de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36411db84b843cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864c7672dc5945f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68248d6f029640cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd89b5f2a1ecb44de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>