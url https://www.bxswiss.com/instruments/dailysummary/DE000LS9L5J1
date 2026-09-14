--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1268ca6105294261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75aa97470c014bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd89b5f2a1ecb44de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f1bf54c96e4820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68248d6f029640cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd89b5f2a1ecb44de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19079019372a4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f1bf54c96e4820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>