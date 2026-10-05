--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75aa97470c014bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d02794344164de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f1bf54c96e4820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b6549530e74199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19079019372a4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f1bf54c96e4820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d700a5ebd344e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b6549530e74199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>73,225</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>73,583</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>