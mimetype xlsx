--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d02794344164de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7059e5be29f14248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b6549530e74199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd9e3bf72a294982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d700a5ebd344e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b6549530e74199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe9d464e63c48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd9e3bf72a294982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Invest Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>