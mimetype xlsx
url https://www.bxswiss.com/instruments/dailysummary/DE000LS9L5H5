--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e2b5b7229b4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd627ad5f47a34424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2650d734b0141f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19fb23aefe840e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef66359048342f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2650d734b0141f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c85c55818374a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19fb23aefe840e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_bytheway</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5H5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>