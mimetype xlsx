--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd627ad5f47a34424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd9f0a8d3054040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19fb23aefe840e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4ecfbca99f4e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c85c55818374a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19fb23aefe840e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5cc846b0ce24e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4ecfbca99f4e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_bytheway</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5H5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>