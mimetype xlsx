--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd9f0a8d3054040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26aaa14156ef45ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4ecfbca99f4e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10b17b8cd984acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5cc846b0ce24e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4ecfbca99f4e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b27331c6754c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10b17b8cd984acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_bytheway</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5H5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>134,263</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,284</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,310</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>