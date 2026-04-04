--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0947aad2c8aa40cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89be684581fb4273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd594eeaccffc4b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9deadc0b64ad4f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7b724622814dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd594eeaccffc4b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193b3cadc6da4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9deadc0b64ad4f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_bytheway</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5H5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>