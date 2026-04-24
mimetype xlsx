--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89be684581fb4273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6144a0f6df354c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9deadc0b64ad4f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c3fa38f00b4eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193b3cadc6da4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9deadc0b64ad4f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45601dac3c1e4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c3fa38f00b4eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_bytheway</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5H5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>