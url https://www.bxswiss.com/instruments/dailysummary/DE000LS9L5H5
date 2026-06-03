--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6144a0f6df354c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re594a20ff0e747c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c3fa38f00b4eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621fa98eb3184c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45601dac3c1e4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c3fa38f00b4eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3255fc2d529e45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621fa98eb3184c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_bytheway</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5H5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>123,627</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,187</x:t>
-[...296 lines deleted...]
-          <x:t>126,915</x:t>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>