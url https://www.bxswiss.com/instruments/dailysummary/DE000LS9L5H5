--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re594a20ff0e747c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4284a324e09a4ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621fa98eb3184c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aea331081ad4e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3255fc2d529e45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621fa98eb3184c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098a7249c5b24954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aea331081ad4e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_bytheway</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5H5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>