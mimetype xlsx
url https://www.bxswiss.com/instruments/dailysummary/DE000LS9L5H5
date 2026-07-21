--- v9 (2026-06-29)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4284a324e09a4ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11dccdb83ef498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aea331081ad4e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9716727263444e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098a7249c5b24954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aea331081ad4e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f946b2a2b04add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9716727263444e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_bytheway</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5H5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>