--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11dccdb83ef498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e2b5b7229b4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9716727263444e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2650d734b0141f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f946b2a2b04add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9716727263444e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef66359048342f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2650d734b0141f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_bytheway</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5H5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>128,588</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>