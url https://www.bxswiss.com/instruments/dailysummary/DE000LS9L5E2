--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a41d95bc0f40e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2023b77e0c7e4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d625570b2b540a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec20aba8ee1647a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d0c7054b1f469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d625570b2b540a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10799a35493456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec20aba8ee1647a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>687,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>