--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2023b77e0c7e4c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8485d650dbd3406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec20aba8ee1647a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3d73fc682642b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10799a35493456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec20aba8ee1647a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986262ccbd34428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3d73fc682642b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>