--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8485d650dbd3406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2014178ff63648df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3d73fc682642b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb7b9d1ebf24b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986262ccbd34428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3d73fc682642b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a0ab53ec284f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb7b9d1ebf24b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>791,292</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>