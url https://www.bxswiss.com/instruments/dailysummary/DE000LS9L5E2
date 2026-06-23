--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2014178ff63648df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15cd63eb9341414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb7b9d1ebf24b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c71234bf2845ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a0ab53ec284f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb7b9d1ebf24b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890887ee105b4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c71234bf2845ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>897,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>902,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>897,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>901,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>921,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>918,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>