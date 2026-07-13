--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15cd63eb9341414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c9bbc040844246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c71234bf2845ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47498987f10341a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890887ee105b4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c71234bf2845ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f11864548e478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47498987f10341a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>856,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>849,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>854,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>921,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>938,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>917,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>