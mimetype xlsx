--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c9bbc040844246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb085bdfa5e4098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47498987f10341a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77b5d96e52f4518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f11864548e478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47498987f10341a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c553f7052f441c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77b5d96e52f4518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>909,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>893,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>902,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>905,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>925,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>903,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>