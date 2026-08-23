--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb085bdfa5e4098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2c154a0b0045cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77b5d96e52f4518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d846158729e4af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c553f7052f441c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77b5d96e52f4518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51628617fe744366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d846158729e4af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>941,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>910,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>888,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>898,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>887,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>898,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>