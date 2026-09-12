--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2c154a0b0045cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452f3002b68f41ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d846158729e4af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf395b94d8214b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51628617fe744366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d846158729e4af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3585bd538a74487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf395b94d8214b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>934,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>912,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>901,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>