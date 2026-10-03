--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452f3002b68f41ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db88f08216d49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf395b94d8214b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1679b2495c4ab7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3585bd538a74487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf395b94d8214b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3654892ad0f482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1679b2495c4ab7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>926,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>926,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>906,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>919,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>942,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>956,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>941,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>953,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>