--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db88f08216d49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bab15ee3234509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1679b2495c4ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ab0363dd3d4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3654892ad0f482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1679b2495c4ab7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ff1a70d4b74aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ab0363dd3d4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaming and E-Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5E2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.008,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.008,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.054,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.033,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.044,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>