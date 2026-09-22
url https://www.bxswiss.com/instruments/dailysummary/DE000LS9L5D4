--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8defa318a4e343c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b23ac3ca7641d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3f37a472f54d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ebe3439d1574b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452d4ab79612420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3f37a472f54d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b3de6ae0a8e4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ebe3439d1574b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>