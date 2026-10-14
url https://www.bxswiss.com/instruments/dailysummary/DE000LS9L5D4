--- v11 (2026-09-22)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b23ac3ca7641d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf367e703e907461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ebe3439d1574b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56b9893163143a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b3de6ae0a8e4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ebe3439d1574b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d33b98252040bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56b9893163143a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>