--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf367e703e907461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4183eb0102084281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56b9893163143a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdcbbe5c8516444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d33b98252040bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56b9893163143a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe9f0f5ee6004f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdcbbe5c8516444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>