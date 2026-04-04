--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5877c2bb3b042bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f963676aa24586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c6e9f3242e49ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e489dd9dced46e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043de13c0bf640af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c6e9f3242e49ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abad5800aca4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e489dd9dced46e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>