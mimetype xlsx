--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f963676aa24586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8c2b6712c9448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e489dd9dced46e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b255490b154114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abad5800aca4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e489dd9dced46e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486304c2689e4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b255490b154114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>273,378</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,879</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,241</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>