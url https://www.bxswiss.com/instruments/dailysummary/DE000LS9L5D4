--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8c2b6712c9448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2407b08ca3f4475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b255490b154114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7af20cd0f3e4ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486304c2689e4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b255490b154114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d27627dcc94670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7af20cd0f3e4ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>