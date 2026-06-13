--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2407b08ca3f4475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f008dbfd9f64743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7af20cd0f3e4ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da8f3d10be54805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d27627dcc94670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7af20cd0f3e4ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78fa80e5813343f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da8f3d10be54805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>