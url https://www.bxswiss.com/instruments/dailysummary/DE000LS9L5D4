--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f008dbfd9f64743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261c039fb35e41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da8f3d10be54805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9ba6067a1c4ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78fa80e5813343f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da8f3d10be54805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6867e51f3a674a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9ba6067a1c4ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>363,724</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>