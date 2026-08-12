--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261c039fb35e41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc408172e3233473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9ba6067a1c4ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45136194718d4863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6867e51f3a674a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9ba6067a1c4ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd126913a88d2405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45136194718d4863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>