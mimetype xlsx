--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc408172e3233473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8defa318a4e343c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45136194718d4863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3f37a472f54d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd126913a88d2405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45136194718d4863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452d4ab79612420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3f37a472f54d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strike 010417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5D4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>