--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad88996432cd4211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8195859c0f4a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21006a4efc624b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1016e5c55b4dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577f90862fe945af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21006a4efc624b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0cb3793de94c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1016e5c55b4dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>150,231</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,566</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>150,599</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>