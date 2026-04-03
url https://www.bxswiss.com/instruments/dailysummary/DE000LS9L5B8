--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1c7873ee1345ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93beda5fae0e440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe14162ea1943da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra886511acb8a45a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccb034835494c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe14162ea1943da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7426959fd0f4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra886511acb8a45a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>