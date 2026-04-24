--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93beda5fae0e440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc80974735c4059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra886511acb8a45a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebbc34c86504ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7426959fd0f4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra886511acb8a45a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418553611453407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebbc34c86504ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,788</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>