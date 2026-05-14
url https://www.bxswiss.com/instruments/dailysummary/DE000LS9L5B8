--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc80974735c4059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9527e642a9e9425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebbc34c86504ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c5113a34b4617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418553611453407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebbc34c86504ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd10e723a8d544c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c5113a34b4617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>