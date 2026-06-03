--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9527e642a9e9425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400a5721f29344a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c5113a34b4617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d4ccc713024371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd10e723a8d544c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c5113a34b4617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71fecbde3cd4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d4ccc713024371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>