--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400a5721f29344a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48fe24c11f74f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d4ccc713024371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93a7b137c0e434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71fecbde3cd4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d4ccc713024371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49dcad9ed534367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93a7b137c0e434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>