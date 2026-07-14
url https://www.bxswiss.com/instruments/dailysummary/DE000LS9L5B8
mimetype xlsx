--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48fe24c11f74f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a49edc08a254793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93a7b137c0e434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee42aa158e740af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49dcad9ed534367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93a7b137c0e434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fd67ca7cc746e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee42aa158e740af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>143,707</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,967</x:t>
-[...60 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,641</x:t>
-[...279 lines deleted...]
-          <x:t>142,382</x:t>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>