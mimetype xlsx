--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a49edc08a254793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ec589b26d346f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee42aa158e740af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf87800069c747e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fd67ca7cc746e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee42aa158e740af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32bdae6301bf4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf87800069c747e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>