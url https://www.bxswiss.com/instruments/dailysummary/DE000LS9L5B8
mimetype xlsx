--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ec589b26d346f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf941a8b01b04856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf87800069c747e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cf12683ac84923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32bdae6301bf4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf87800069c747e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d206a38d0a24a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cf12683ac84923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>142,928</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,487</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>