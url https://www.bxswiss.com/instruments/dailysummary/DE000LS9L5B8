--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf941a8b01b04856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad88996432cd4211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cf12683ac84923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21006a4efc624b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d206a38d0a24a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cf12683ac84923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577f90862fe945af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21006a4efc624b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Total</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>