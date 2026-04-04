--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59a0fb2a1ef4d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388910262faf42ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09f92d5b62346fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937747768bf940d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra26a2a0efafb40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09f92d5b62346fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb2329caf3f4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937747768bf940d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>