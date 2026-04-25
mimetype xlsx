--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388910262faf42ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab03c0ddae24d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937747768bf940d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6bf21a4e7d4fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb2329caf3f4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937747768bf940d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4557c304bbc94703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6bf21a4e7d4fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,213</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>123,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,927</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>