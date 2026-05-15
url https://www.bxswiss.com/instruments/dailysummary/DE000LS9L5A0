--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab03c0ddae24d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b213f387d94037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6bf21a4e7d4fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61508193b8f4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4557c304bbc94703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6bf21a4e7d4fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2872ab6f1b4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61508193b8f4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>128,322</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>128,823</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>