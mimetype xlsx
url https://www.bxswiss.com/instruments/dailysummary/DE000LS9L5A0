--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b213f387d94037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe015e92d36341cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61508193b8f4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99af295d4c4d4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2872ab6f1b4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61508193b8f4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668f1a847f3b4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99af295d4c4d4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>