--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe015e92d36341cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b40a1b1c26341c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99af295d4c4d4d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce3206039e64544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668f1a847f3b4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99af295d4c4d4d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1156a8faf5a4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce3206039e64544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>134,337</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,239</x:t>
-[...269 lines deleted...]
-          <x:t>131,935</x:t>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>