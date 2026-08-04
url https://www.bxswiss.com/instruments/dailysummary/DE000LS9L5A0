--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b40a1b1c26341c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c6e70920794768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce3206039e64544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac19bad515a49a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1156a8faf5a4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce3206039e64544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85653c6c661e44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac19bad515a49a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>135,017</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,239</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>135,768</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>