--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c6e70920794768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734c1e3f258642d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac19bad515a49a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd124f0fedfd24164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85653c6c661e44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac19bad515a49a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535535092e0648e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd124f0fedfd24164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>