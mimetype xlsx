--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734c1e3f258642d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f29cc885ff45a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd124f0fedfd24164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720d3f82af284982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535535092e0648e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd124f0fedfd24164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7f65ff94fe4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720d3f82af284982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>141,185</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...208 lines deleted...]
-          <x:t>140,720</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>