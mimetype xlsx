--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f29cc885ff45a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f518a958654988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720d3f82af284982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c2d3f8440f4037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7f65ff94fe4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720d3f82af284982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf072bc01030e410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c2d3f8440f4037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>140,766</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>139,899</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>