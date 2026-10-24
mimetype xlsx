--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f518a958654988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc66067bd104737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c2d3f8440f4037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5072eb4ff7c74045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf072bc01030e410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c2d3f8440f4037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f41ca3139f74faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5072eb4ff7c74045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dax-Werte n. Marktketcap/ Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L5A0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>