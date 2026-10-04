--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33825190c6c44da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb014c6a758aa435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3208310232402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8e527c0bb245a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b67190e1f4d4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3208310232402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6fc0e418a614664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8e527c0bb245a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>