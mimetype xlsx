--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb014c6a758aa435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1eff258afe449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8e527c0bb245a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb3eca9c5dc4062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6fc0e418a614664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8e527c0bb245a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ca068b7bb064635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb3eca9c5dc4062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>670,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>670,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>