--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921a14e4b9614b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dde1b7dee54994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02da7f610fa74034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbdba5b5f234cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedb705c6ef847d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02da7f610fa74034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755b612390464b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbdba5b5f234cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>