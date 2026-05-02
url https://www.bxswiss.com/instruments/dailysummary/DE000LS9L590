--- v7 (2026-04-05)
+++ v8 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dde1b7dee54994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5091cf0adfc446d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbdba5b5f234cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6b9001877d4e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755b612390464b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbdba5b5f234cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d854995253425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6b9001877d4e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>