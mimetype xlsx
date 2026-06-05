--- v8 (2026-05-02)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5091cf0adfc446d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63de05eeb3ca49dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6b9001877d4e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975e8885090b4640"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d854995253425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6b9001877d4e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0819f68057342fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975e8885090b4640" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>535,544</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>