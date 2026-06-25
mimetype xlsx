--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63de05eeb3ca49dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d6406f75394a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975e8885090b4640"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445f08ae75e0487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0819f68057342fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975e8885090b4640" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3087fcf5514e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445f08ae75e0487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>