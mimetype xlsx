--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d6406f75394a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a5ec35c6114033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445f08ae75e0487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40adaf4ab6b14937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3087fcf5514e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445f08ae75e0487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61f2b4c634a458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40adaf4ab6b14937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>605,184</x:t>
-[...522 lines deleted...]
-          <x:t>584,558</x:t>
+          <x:t>573,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>