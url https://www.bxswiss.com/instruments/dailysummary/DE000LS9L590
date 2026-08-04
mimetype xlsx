--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a5ec35c6114033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de2fb64ef5a494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40adaf4ab6b14937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dfded112254061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61f2b4c634a458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40adaf4ab6b14937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe6956ec8944e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dfded112254061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>