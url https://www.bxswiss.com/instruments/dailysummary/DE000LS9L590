--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de2fb64ef5a494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893f79712fbe42e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dfded112254061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77809c62916c4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe6956ec8944e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dfded112254061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e8f2248f63497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77809c62916c4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>