--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893f79712fbe42e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33825190c6c44da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77809c62916c4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3208310232402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e8f2248f63497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77809c62916c4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b67190e1f4d4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3208310232402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>589,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>