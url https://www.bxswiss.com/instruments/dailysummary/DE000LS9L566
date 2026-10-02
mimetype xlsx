--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa38c2706be4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42db07260a954ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95347481f2784e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4606e012b15b42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1f490b85d842a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95347481f2784e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c53fdd049b4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4606e012b15b42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn - Top Dividende DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>