--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42db07260a954ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785f23039a0d4cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4606e012b15b42f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc174f033f94b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c53fdd049b4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4606e012b15b42f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cbbd1abf7004369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc174f033f94b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn - Top Dividende DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>