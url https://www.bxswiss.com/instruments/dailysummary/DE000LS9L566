--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77d641a6ccf4a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e736128d7994845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707b1dd523224a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fd478a52e94dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0ee3a4854c4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707b1dd523224a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ecb20dd27fb44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fd478a52e94dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn - Top Dividende DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>