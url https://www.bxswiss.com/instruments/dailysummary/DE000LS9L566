--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e736128d7994845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f1a654bb1d48ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fd478a52e94dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4357975c32f443de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ecb20dd27fb44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fd478a52e94dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4591621897d4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4357975c32f443de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn - Top Dividende DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>128,259</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,367</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,488</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>