--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f1a654bb1d48ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e66aea38ba4126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4357975c32f443de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85f961ee2d04b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4591621897d4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4357975c32f443de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref00515cf06346c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85f961ee2d04b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn - Top Dividende DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>130,509</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,453</x:t>
-[...382 lines deleted...]
-          <x:t>132,664</x:t>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>