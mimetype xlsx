--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e66aea38ba4126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40e439544c142a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85f961ee2d04b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3643af1be34fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref00515cf06346c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85f961ee2d04b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60897c47890141b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3643af1be34fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn - Top Dividende DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,133</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>