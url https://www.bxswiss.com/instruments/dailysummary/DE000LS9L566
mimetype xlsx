--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40e439544c142a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07f55f60ac7460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3643af1be34fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dbaacce2ab344c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60897c47890141b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3643af1be34fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786a8b6623e14a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dbaacce2ab344c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn - Top Dividende DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>