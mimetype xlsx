--- v11 (2026-07-14)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07f55f60ac7460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e6c9aa25e644980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dbaacce2ab344c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7767d78cc9403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786a8b6623e14a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dbaacce2ab344c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6d91dff5944d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7767d78cc9403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn - Top Dividende DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>130,740</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>