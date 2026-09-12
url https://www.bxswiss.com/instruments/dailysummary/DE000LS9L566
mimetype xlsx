--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e6c9aa25e644980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa38c2706be4afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7767d78cc9403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95347481f2784e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6d91dff5944d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7767d78cc9403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1f490b85d842a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95347481f2784e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn - Top Dividende DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9L566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>134,694</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,377</x:t>
-[...178 lines deleted...]
-          <x:t>134,398</x:t>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,236</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>133,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>